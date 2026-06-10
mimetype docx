--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,3682 +1,5297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pageBreakBefore/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:position w:val="-47"/>
-[...25 lines deleted...]
-        </w:pict>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...11 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>от 05.05.2025                                                                                                                            №</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 523</w:t>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.05.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>523</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>О внесении измен</w:t>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О подтверж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t>ений в постановление администрации муниципального образования Кореновский район от 29 августа 2023 года №</w:t>
+        </w:rPr>
+        <w:t>дении спортивного разряда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="WW-1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В соответствии с Федеральным законом от 04.12.2007 № 329-ФЗ </w:t>
+        <w:br/>
+        <w:t>«О физической культуре и спорте в Российской Федерации», Федеральным законом о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>1528 «Об утверждении Порядка сообщения руководителями муниципальных учреждений муниципального образования Кореновский район о возникновении личной заин</w:t>
+        </w:rPr>
+        <w:t>т 27.07.2010 № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг», Положением о Единой всероссийской спортивной классификации», утвержденным приказом Министерства спорта Российской Федерации от 03.03.2025 № 173, административным регламентом предоставления администрацией муниципального образования Кореновский муниципальный район Краснодарского края муниципальной услуги «Присвоение спортивных разрядов», утвержденным постановлением администрации муниципального образования Кореновский район от 21.06.2023 № 1095,  администрация муниципального</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>тересованности при исполнении должностных обязанностей, которая приводит или может привести к конфликту интересов, и утверждении Положения о комиссии по соблюдению требований к служебному поведению руководителями муниципальных учреждений и урегулированию к</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>онфликта интересов»</w:t>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтвердить 2 спортивный разряд по виду спорта Художественная гимнастика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зюльковской  Ренате Руслановне, 2015 года рождения,  спортсмену муниципального автономного учреждения дополнительного образования спортивная школа «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t>В соответствии с</w:t>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">  Федеральным законом от 25 декабря 2008 года №273-ФЗ «О противодействии</w:t>
+        </w:rPr>
+        <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> коррупции», в целях обеспечения принятия мер по предупреждению коррупции руководителями муниципальных учреждений муниципального образования Корен</w:t>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>овский район Краснодарского края, администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики муниципального образования Кореновский муниципальный  район Краснодарского края обеспечить размещение настоящего постановления на официальном сайте  муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">1. Внести </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Контроль за выполнением настоящего постановления возложить                        на исполняющего обязанности заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>в постановление администрации муниципального образования Кореновский район от 29 августа 2023</w:t>
+        </w:rPr>
+        <w:t>С.В. Самойлик</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...925 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">2. </w:t>
+        </w:rPr>
+        <w:t>4. Постановление вступает в силу со дня его подписания.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...83 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...52 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Глава</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ания </w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Кореновский муниципальный район</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Краснодарского края                                                                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>С.А. Голобородько</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="003A5C19">
-[...150 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1739" w:right="567" w:bottom="1134" w:left="1701" w:header="1134" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="346"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="4294965247"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...33 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WW8Num2"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-    </w:lvl>
-[...24 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
-[...15 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{1F42DFE9-AF00-493C-8122-C44BB3AFAC2D}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...13 lines deleted...]
-      <w:keepNext/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:numId w:val="1"/>
-[...36 lines deleted...]
-      <w:numPr>
+        <w:ilvl w:val="5"/>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:link w:val="Standard1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:link w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-">
+    <w:name w:val="WW-Базовый"/>
+    <w:link w:val="WW-1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:link w:val="15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Обычный1"/>
+    <w:link w:val="111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="Style14"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle34">
+    <w:name w:val="Font Style34"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Цитата Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Оглавление 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="8">
+    <w:name w:val="Оглавление 8 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Оглавление 9 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Оглавление 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="51">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Оглавление 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Указатель Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Список Знак"/>
+    <w:basedOn w:val="Style20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23">
+    <w:name w:val="Название объекта Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont0">
+    <w:name w:val="Default Paragraph Font_0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="7">
+    <w:name w:val="Оглавление 7 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="Оглавление 6 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="41">
+    <w:name w:val="Оглавление 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Оглавление 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:link w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:link w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1">
+    <w:name w:val="WW-Базовый1"/>
+    <w:link w:val="WW-"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="709" w:leader="none"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:unhideWhenUsed/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Обычный11"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Содержимое таблицы11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="113"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Рисунок"/>
+    <w:basedOn w:val="Caption111111"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="191919"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Основной текст с отступом 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="1598" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="exact" w:line="322" w:before="317" w:after="0"/>
+      <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote2">
+    <w:name w:val="Endnote2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard11">
+    <w:name w:val="Standard11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Обычный111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote2">
+    <w:name w:val="Footnote2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-11">
+    <w:name w:val="WW-Базовый11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="709" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val="Основной шрифт абзаца12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption3">
+    <w:name w:val="Caption3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Droid Sans Fallback" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style26"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="5017" w:leader="none"/>
+        <w:tab w:val="right" w:pos="10035" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Основной текст 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z61">
+    <w:name w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z31">
+    <w:name w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat11">
+    <w:name w:val="ConsPlusNonformat11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z01">
+    <w:name w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z41">
+    <w:name w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z21">
+    <w:name w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote11">
+    <w:name w:val="Footnote11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption121">
+    <w:name w:val="Caption121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z71">
+    <w:name w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle161">
+    <w:name w:val="Font Style161"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Текст в заданном формате1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1121">
+    <w:name w:val="Caption1121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z81">
+    <w:name w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="114">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z51">
+    <w:name w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote11">
+    <w:name w:val="Endnote11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont01">
+    <w:name w:val="Default Paragraph Font_01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z11">
+    <w:name w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1113">
+    <w:name w:val="Содержимое таблицы111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="311">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat1">
+    <w:name w:val="ConsPlusNonformat1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Заголовок12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11112">
+    <w:name w:val="Caption11112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style171">
+    <w:name w:val="Style17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="310"/>
+      <w:ind w:firstLine="533" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style271">
+    <w:name w:val="Style27"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="306"/>
+      <w:ind w:firstLine="533" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z52">
+    <w:name w:val="WW8Num1z52"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Текст в заданном формате2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z52">
+    <w:name w:val="WW8Num2z52"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z02">
+    <w:name w:val="WW8Num1z02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z72">
+    <w:name w:val="WW8Num1z72"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat2">
+    <w:name w:val="ConsPlusNonformat2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z72">
+    <w:name w:val="WW8Num2z72"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z32">
+    <w:name w:val="WW8Num3z32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z42">
+    <w:name w:val="WW8Num2z42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z12">
+    <w:name w:val="WW8Num1z12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z42">
+    <w:name w:val="WW8Num3z42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption113">
+    <w:name w:val="Caption113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z72">
+    <w:name w:val="WW8Num3z72"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="115">
+    <w:name w:val="Выделение1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z62">
+    <w:name w:val="WW8Num1z62"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z82">
+    <w:name w:val="WW8Num3z82"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z62">
+    <w:name w:val="WW8Num3z62"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13">
+    <w:name w:val="Caption13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z82">
+    <w:name w:val="WW8Num1z82"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z02">
+    <w:name w:val="WW8Num3z02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z82">
+    <w:name w:val="WW8Num2z82"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption4">
+    <w:name w:val="caption4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle162">
+    <w:name w:val="Font Style162"/>
+    <w:basedOn w:val="DefaultParagraphFont02"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z02">
+    <w:name w:val="WW8Num2z02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z32">
+    <w:name w:val="WW8Num1z32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z62">
+    <w:name w:val="WW8Num2z62"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z22">
+    <w:name w:val="WW8Num3z22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z12">
+    <w:name w:val="WW8Num2z12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont02">
+    <w:name w:val="Default Paragraph Font_02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z22">
+    <w:name w:val="WW8Num1z22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z22">
+    <w:name w:val="WW8Num2z22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z12">
+    <w:name w:val="WW8Num3z12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z42">
+    <w:name w:val="WW8Num1z42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1112">
+    <w:name w:val="Caption1112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z52">
+    <w:name w:val="WW8Num3z52"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="131">
+    <w:name w:val="Основной шрифт абзаца13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z32">
+    <w:name w:val="WW8Num2z32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:lineRule="auto" w:line="276"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Style_28">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Style_2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:left w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:bottom w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:right w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:insideH w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:insideV w:val="single" w:themeColor="text1" w:sz="4"/>
+      </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...681 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:default="1" w:styleId="Style_2">
+    <w:name w:val="Normal Table"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>1</Pages>
+  <Words>216</Words>
+  <Characters>1767</Characters>
+  <CharactersWithSpaces>2194</CharactersWithSpaces>
+  <Paragraphs>17</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>