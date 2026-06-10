--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,4506 +1,22178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:pageBreakBefore/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="5"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:pict>
-[...23 lines deleted...]
-        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>от 06.05.2025                                                                                                                            №</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 528</w:t>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...33 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
         </w:rPr>
-        <w:t>О проведении аук</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>О проведении аукциона в электронной форм</w:t>
-[...8 lines deleted...]
-        <w:t>е по продаже земельных участков государственная собственность на которые не разграничена, расположенных на территории сельских поселений Кореновского муниципального района Краснодарского края</w:t>
+        <w:t>от 12.05.2026                                                                                                                            № 528</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...137 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...124 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лот № 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Об установлении п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">убличного сервитута </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>в целях возведения некапитальных строений, сооружений и размещение строительной техники, которые необходимы для обеспечения строительства «ВЛ 500 кВ Тамань-Тихорецк» на территории Кореновского района Краснодарского края в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В соответствии со статьёй 23, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пунктом 2 статьи 39.37, статьёй 39.43 Земельного кодекса Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> целях: возведения некапитальных строений, сооружений и размещение строительной техники, которые необходимы для обеспечения строительства «ВЛ 500 кВ Тамань-Тихорецк» на территории Кореновского района Краснодарского края в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">риказа Министерства энергетики Российской Федерации от 18 декабря 2024 года №343тд «Об утверждении документации по планировке территории для размещения объектов энергетики федерального значения ВЛ 500 кВ Тамань - Тихорецк и реконструкции объектов энергетики федерального значения ПС 500 кВ Тамань и ПС 500 кВ Тихорецк по инвестиционному проекту: «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км.», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>приказа Министерства энергетики Российской Федерации от 24 декабря 2025 года № 18@ «Об утверждении инвестиционной программы публичного акционерного общества «Федеральная сетевая компания – Россети» на 2025 – 2029 годы и изменений, вносимых в инвестиционную программу публичного акционерного общества «Федеральная сетевая компания – Россети»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> публикацией </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на официальном сайте муниципального образования Кореновский муниципальный район Краснодарского края  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>www</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>korenovsk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также на информационных щитах администрации Новоберанского сельского поселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновского муниципального района Краснодарского края, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рассмотрев ходатайство </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ПАО «Россети»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 08 апреля 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года  № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ц5/01/820 (вх. от 14.04.2026 № 118-4336-01/26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>, руководствуясь Устав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дминистрация муниципального образования Кореновский муниципальный  район Краснодарского края   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п о с т </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а н о в л я е т: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Установить публичный сервитут в отношении земельных участков в целях возведения некапитальных строений, сооружений и размещение строительной техники, которые необходимы для обеспечения строительства «ВЛ 500 кВ Тамань-Тихорецк» на территории Кореновского района Краснодарского края в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>указанных в приложении 1 к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>2. Определить срок публичного сервитута - 18 месяцев, согласно графика выполнения работ. Приложение 2 к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>3. Утвердить границы публичного сервитута, согласно приложению 3 к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>4. Определить обладателем публичного сервитута публичное</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акционерное общество «Федеральная сетевая компания - Россети»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сокращенное наименование: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ПАО «Россети»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>, почтовый адрес: 121353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, г.Москва, вн. Тер. г. Муниципальный округ Можайский, ул. Беловежская, д. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, адрес электронной почты: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>info@fsk-ees.ru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИНН 4716016979</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, ОГРН 1024701893336.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5. Публичному акционерному обществу «Федеральная сетевая компания - Россети»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5.1. Обратиться в орган регистрации прав для внесения сведений о публичном сервитуте в Единый государственный реестр недвижимости в порядке, предусмотренном Федеральным законом от 13 июля 2015 г. № 218-ФЗ «О государственной регистрации недвижимости».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. Заключить соглашения с собственниками, арендаторами, землепользователями и землевладельцами земельных участков, в отношении которых установлен публичный сервитут. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5.3. Приступить к осуществлению публичного сервитута не ранее дня внесения сведений о публичном сервитуте в Единый государственный реестр недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5.4. Не позднее шести месяцев со дня принятия решения об установлении публичного сервитута внести плату за публичный сервитут единовременным платежом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Плата за публичный сервитут в отношении земельного участка, находящегося в государственной или муниципальной собственности и не обремененного    правами   третьих   лиц,    устанавливается   в  размере 0,01 процента кадастровой стоимости такого земельного участка за каждый год использования этого земельного участка. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если в отношении земельных участков и (или) земель кадастровая стоимость не определена, размер платы за публичный сервитут рассчитывается исходя из среднего уровня кадастровой стоимости земельных участков по муниципальному району. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Плата за публичный сервитут рассчитывается пропорционально площади земельного участка и (или) земель в установленных границах публичного сервитута. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В случае досрочного прекращения публичного сервитута внесенная за него плата не подлежит возврату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5.3. П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ривести земельные участки в состояние, пригодное для их использования   в   соответствии   с   разрешенным   использованием,  в  срок не позднее чем три месяца после завершения деятельности, для обеспечения которой установлен публичный сервитут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5.4. С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нести объекты, размещенные на основании публичного сервитута в срок, указанный в пункте 5.3 настоящего постановления </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6. Отделу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> земельных отношений администрации муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район Краснодарского края, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>в течение 5 рабочих дней со дня вступления в силу настоящего постановления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>.1. Направить копию настоящего постановления в орган регистрации прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. Направить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Публичному акционерному обществу «Федеральная сетевая компания — Россети» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копию настоящего постановления, сведения о лицах, являющихся правообладателями земельных участков, сведения о лицах, подавших заявления об учете их прав (обременении прав) на земельные участки, способах связи с ними, копии документов, подтверждающих права указанных лиц на земельные участки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>правлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="red"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновский муниципальный район Краснодарского края обеспечить размещение настоящего постанов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ления на официальном сайте администрации муниципального образования  Кореновский муниципальный район Краснодарского края в информа</w:t>
+        <w:softHyphen/>
+        <w:t>ционно-телекоммуникационной сети "Интернет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контроль за выполнением настоящего постановления возложить на заместителя главы администрации муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края С.В. Колупайко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:highlight w:val="white"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Земельный участок с кадастровым номером 23:12:0502001:377, площадью: 2975 кв.м, местоположение:  Российская Федерация, Краснодарский край, Кореновский р</w:t>
+        <w:tab/>
+        <w:t>9. Постановление вс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>айон, хутор Пролетарский, улица Северная, к</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">ным  коммуникациям обслуживающего персонала, обеспечить сохранность инженерных коммуникаций и соблюдение условий для их эксплуатации в соответствии с нормативными документами. </w:t>
+        <w:t>тупает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Сведения об ограничениях по использованию земельного участка,  расположен в зон</w:t>
-[...13 lines deleted...]
-        <w:t>туров 4), реестровый номер: 23:12-6.416, учетный номер: 23.12.2.548:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1) учетный номер части:   23:12:0502001:377/1, площадью  538 кв. м, ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации. В границах в</w:t>
-[...83 lines deleted...]
-        <w:t>организация для них летних лагерей, ванн.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Зоны затопления и подтопления - Зона подтопления территории х. Пролетарский Пролетарского сельского поселения Кореновского района Краснодарского края при половодьях и паводках р. Левый Бейсужек 1% обеспеченности, р</w:t>
-[...6 lines deleted...]
-        <w:t>еестровый номер: 23:12-6.1879:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2) учетный номер части:   23:12:0502001:377/2, площадью  1065 кв. м, ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации. В соответствии со ст. 67.1 п. 3 Водного кодекса Р</w:t>
+        <w:t>Исполняющий обязанности главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ф в границах зон затопления, подтопления запрещаются: 1) строительство объектов капитального строительства, не обеспеченных сооружениями и (или) методами инженерной защиты территорий и объектов от негативного воздействия вод; 2) использование сточных вод в</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> целях повышения почвенного плодородия; 3) размещение кладбищ, скотомогильников, объектов размещения отходов производства и потребления, химических, взрывчатых, токсичных, отравляющих веществ, пунктов хранения и захоронения радиоактивных отходов; 4) осущес</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>твление авиационных мер по борьбе с вредными организмами.</w:t>
+        <w:t>А.Е. Дружинкин</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Приложение №1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5046" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>к постановлению администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5046" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5046" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5046" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5046" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5046" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>от 12.05.2026  № 528</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Земли и земельные участки (их части), в отношении </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">которых устанавливается публичный сервитут </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>в целях возведения некапитальных строений, сооружений и размещение строительной техники, которые необходимы для обеспечения строительства «ВЛ 500 кВ Тамань-Тихорецк» на территории Кореновского района Краснодарского края в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9648" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="86" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="449"/>
+        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="6918"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кадастровый номер земельного участка (части), кадастровый квартал земельного участка (части)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Адрес (местоположения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>земельного участка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>23:12:0101006:14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>адрес ориентира: Краснодарский край, Кореновский район, Новоберезанское с/п,в 4,4 км северо-восточнее</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>х. Анапский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>23:12:0101006:17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарский край, р-н Кореновский, с/п ПлатнировскоеМестоположение установлено относительно ориентира, расположенного в границах участка. Почтовый</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>адрес ориентира: Краснодарский край, кореновский район, новоберезанское с/п, 1,3 км Северо-восточнее</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>п. Анапский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Начальник отдела земельных  отношений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации муниципального </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образования Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId5"/>
+          <w:headerReference w:type="default" r:id="rId6"/>
+          <w:headerReference w:type="first" r:id="rId7"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11339" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1439" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9876" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                              Е.А. Сучкова</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="9921" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Приложение №2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="9921" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>к постановлению администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="9921" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="9921" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="9921" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="9921" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>от 12.05.2026  № 528</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="289" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="83"/>
+        <w:ind w:left="397" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прибрежная защитная полоса - границы части (контур 3) прибрежной защитной полосы реки Бейсужек Левый на участке г. Кореновск Кореновского района – пос. Новый Тимашевского района Краснодарского края </w:t>
-[...6 lines deleted...]
-        <w:t>(всего контуров 4), реестровый номер: 23:12-6.416, учетный номер: 23.12.2.548:</w:t>
+        <w:t>ГРАФИК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="83"/>
+        <w:ind w:hanging="1" w:left="409" w:right="11"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>В границах водоохранных зон(в соответствии со статьей 65 Водного кодекса РФ) запрещаются: 1) использование сточных вод в целях регулирования плодородия почв; 2) размещение кладб</w:t>
-[...76 lines deleted...]
-        <w:t>емель; 2) размещение отвалов размываемых грунтов; 3) выпас сельскохозяйственных животных и организация для них летних лагерей, ванн.</w:t>
+        <w:t>проведения работ для использования земельных участков в целях возведения некапитальных строений, сооружений и размещение строительной техники, которые необходимы для обеспечения строительства «ВЛ 500 кВ Тамань-Тихорецк» на территории Кореновского района Краснодарского края в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69" w:after="0"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Водоохранная зона - границы части (контур 3) водоохранной зоны реки Бейсужек Левый на участке г. Кореновск Кореновского рай</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">она – пос. Новый Тимашевского района Краснодарского края (всего контуров 4), реестровый номер: 23:12-6.324, учетный номер: 23.12.2.550: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69" w:after="0"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">В границах водоохранных зон(в соответствии со статьей 65 Водного кодекса РФ) запрещаются: 1) использование сточных вод </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">вление авиационных мер по борьбе с вредными организмами; 4) движение и стоянка транспортных средств (кроме специальных транспортных средств), за исключением их движения по дорогам </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14569" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="39" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="5" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="574"/>
+        <w:gridCol w:w="6939"/>
+        <w:gridCol w:w="7056"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1069" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:firstLine="46" w:left="130" w:right="112"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="155" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="9" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="187" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Июнь 2026 — ноябрь 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="866" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="10" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:after="0"/>
+              <w:ind w:left="387" w:right="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Строительно-монтажные работы на объекте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="D9D9D9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="192" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="187" w:right="178"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+          <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1701" w:top="2041" w:footer="0" w:bottom="567"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">и стоянки на дорогах и в специально оборудованных местах, имеющих твердое </w:t>
-[...55 lines deleted...]
-        <w:t>соблюдения установленных в соответствии с законодательством в области охраны окружающей среды нормативов допустимых сбросов загрязняющих веществ, иных веществ и микроорганизмов.</w:t>
+        <w:t>Приложение №3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Начальная цена предмета аукциона по продаже земельных участков определена по р</w:t>
-[...13 lines deleted...]
-        <w:t>предмета аукциона по продаже земельных участков, определенной по результатам рыночной оценки – 29800 рублей 59 копеек.</w:t>
+        <w:t>к постановлению администрации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лот № 2. </w:t>
+        <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Земельный участок с кадастровым номером  23:12:0701009:788, площадью: 1080 кв.м, местоположение:  Краснодарский край, Кореновск</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">ающего персонала, обеспечить </w:t>
+        <w:t>Кореновский муниципальный район</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">сохранность инженерных коммуникаций и соблюдение условий для их эксплуатации в соответствии с нормативными документами. </w:t>
+        <w:t>Краснодарского края</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Сведения об ограничениях по использованию земельного участка,  расположен в зоне с особыми условиями исп</w:t>
-[...6 lines deleted...]
-        <w:t>ользования территории: охранная зона инженерных коммуникаций - охранная зона ВЛ-10 кВ БУ-3, входящая в ЭСК 10 кВ БУ-3 от ПС-35/10 кВ «Бураковская» с входящими ВЛ и ТП, реестровый номер: 23:12-6.624:</w:t>
+        <w:t>от 12.05.2026  № 528</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>1) учетный номер части: 23:12:0701009:788/1, площадью  20</w:t>
-[...55 lines deleted...]
-        <w:t>чи; г) размещать свалки; д) производить работы ударными механизмами, сбрасывать тяжести массой саыше 5 тонн, производить сброс и слив едких и коррозионных веществ и горюче-смазочных материалов (в охранных зонах подземных кабельных линий электропередачи).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5386" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>И</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="2887"/>
+        <w:gridCol w:w="6301"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EndnoteText"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ГРАНИЦы Публичного сервитута</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EndnoteText"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>в отношении земель и (или) земельных участков используемых в целях возведения некапитальных строений, сооружений и размещение строительной техники, которые необходимы для обеспечения строительства «ВЛ 500 кВ Тамань-Тихорецк» на территории Кореновского района Краснодарского края в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="2738" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(наименование объекта, местоположение границ которого описано (далее - объект))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Раздел 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сведения об объекте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="246" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Характеристики объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Описание характеристик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="243" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="243" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Местоположение объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Краснодарский край, Кореновский район,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Новоберезанское сельское поселение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="243" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Площадь объекта +/- величина погрешности определения площади</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(Р+/- Дельта Р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14452 кв. м ± 42 кв. м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="243" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иные характеристики объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6301" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Публичный сервитут для использования земель и земельных участков в целях размещения временных зданий и сооружений, необходимых для обеспечения строительства ВЛ 500 кВ Тамань-Тихорецк на территории</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кореновского района Краснодарского края в соответствии с положением пункта 2 статьи 39.37 Земельного кодекса Российской Федерации в рамках инвестиционного проекта «Строительство ВЛ 500 кВ Тамань - Тихорецк ориентировочной протяженностью 340 км» сроком действия 18 месяцев в интересах Публичного акционерного общества «Федеральная сетевая компания -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Россети» (ПАО «Россети»), ИНН: 4716016979, ОГРН:1024701893336, почтовый адрес: 121353, город Москва, вн. тер. г. Муниципальный округ Можайский, ул.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Беловежская, д. 4. Адрес электронной почты: priem_ug@cius-ees.ru, телефон: +7 (8793) 40-28-58, 40-28-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>12-6.1285:</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9713" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="57" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1201"/>
+        <w:gridCol w:w="1424"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1932"/>
+        <w:gridCol w:w="1350"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="430" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9712" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:pageBreakBefore/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Раздел 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="430" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9712" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения о местоположении границ объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9712" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1. Система координат МСК-23, зона 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9712" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2. Сведения о характерных точках границ объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Обозначение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>характерных точек границ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Координаты, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Метод определения координат характерной точки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Средняя квадратическая погрешность положения характерной точки (Мt), м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Описание обозначения точки на местности (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9712" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Граница1(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564889.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420778.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564889.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420762.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564876.48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420750.75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564869.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420732.85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564875.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420705.41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564866.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420677.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564877.56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420648.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564896.83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420634.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564908.51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420632.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564909.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420717.81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564903.76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420717.93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564903.94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420727.63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564909.97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420727.51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564911.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420777.85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564889.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420778.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564944.63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420777.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564943.91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420726.86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564946.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420726.80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564946.60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420717.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564943.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420717.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564941.84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420637.46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564942.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420637.54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564958.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420654.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564960.54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420661.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564963.86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420661.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564964.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420671.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564964.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420671.93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564964.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420673.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564966.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420776.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564944.63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420777.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564884.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420096.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564881.91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1419976.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564896.91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1419976.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564898.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420040.64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564899.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420096.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564884.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420096.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564930.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420095.90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564929.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420040.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564928.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1419975.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564943.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1419975.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564945.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420095.61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564930.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420095.90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564900.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420493.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564899.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420450.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564891.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420450.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564889.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420349.56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564898.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420349.37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564904.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420349.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564904.98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420394.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564906.44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420492.98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564900.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420493.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564937.39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420449.83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564936.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420393.97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564935.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420348.68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564947.75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420348.47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564950.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420348.43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564952.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420449.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564937.39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420449.83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564934.88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420332.46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564934.82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420329.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564949.82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420329.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564949.88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420332.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564939.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420332.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564934.88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420332.46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564888.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420333.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564888.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420330.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564903.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420329.93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564903.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420332.96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>564888.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1420333.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аналитический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9712" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="247"/>
+              <w:ind w:left="110" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сведения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>характерных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>точках</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>части</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(частей)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>границы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="27" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="55" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="18" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение характерных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">точек части </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>границы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="854" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Координаты,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="179" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="0"/>
+              <w:ind w:left="22" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Метод</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">определения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">координат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>характерной точки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="53" w:after="0"/>
+              <w:ind w:hanging="5" w:left="108" w:right="92"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средняя квадратическая погрешность положения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>характерной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>точки (М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t>), м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="181" w:after="0"/>
+              <w:ind w:hanging="2" w:left="127" w:right="116"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Описание обозначения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>точки на местности</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(при </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="27" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="55" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="49" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="13" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="49" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:left="15" w:right="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="13" w:right="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="15" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="22" w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:left="11" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="232"/>
+              <w:ind w:right="786"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18" w:right="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="13" w:right="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="22" w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="786"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> с вредными организмами.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> по результатам рыночной оценки — 353004 рубля 80 копеек, шаг аукциона составляет 3% от начальной цены предмета аукциона по продаже земельных участков, определенной по результатам рыночной оценки – 13237 рублей 68 копеек.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Лот № 3. </w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> обеспечить сохранность инженерных коммуникаций и соблюдение условий для их эксплуатации в соответствии с нормативными документами. </w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>ии: охранная зона инженерных коммуникаций - охранная зона объекта электросетевого хозяйства ВЛ-04 ТП СГ7-233, реестровый номер: 23:12-6.725, учетный номер: 23.12.2.846:</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1439" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...66 lines deleted...]
-        <w:t>брос и слив едких и коррозионных веществ и горюче-смазочных материалов (в охранных зонах подземных кабельных линий электропередачи).</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Водоохранная зона - водоохранная зона реки Кирпили, реестровый номер: 23:12-6.760, учетный номер: 23.12.2.693:</w:t>
+        <w:rPr/>
+        <w:drawing>
+          <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-470535</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-315595</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="9989820" cy="6909435"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Изображение1" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Изображение1" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:srcRect l="-4" t="-5" r="-4" b="-5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9989820" cy="6909435"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">  общераспространенных    полезных    ископаемых    (за</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> и истощения вод, осуществляется с учетом необходимости соблюдения установленных в соответствии с законодательством в области охраны окружающей среды нормативов допустимых сбросов загрязняющих веществ, иных веществ и микроорганизмов.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>, шаг аукциона составляет 3% от начальной цены предмета аукциона по продаже земельных участков, определенной по результатам рыночной оценки – 24382 рубля 05 копеек.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Лот № 4. </w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">ьих лиц: обеспечить доступ к инженерным  коммуникациям обслуживающего персонала, обеспечить сохранность инженерных коммуникаций и соблюдение условий для их эксплуатации в соответствии с нормативными документами. </w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>55, учетный номер: 23.12.2.36:</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>. № 160 «О порядке установления охранных зон объектов электросетевого    хозяйства    и    особых   условий   использования   земельных</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...52 lines deleted...]
-        <w:t>ных веществ и горюче-смазочных материалов (в охранных зонах подземных кабельных линий электропередачи).</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>там рыночной оценки – 25132 рубля 92 копейки.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>Кореновского муниципального района Краснодарского края, указанный в   пункте  1  настоящего постановления:</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>дата и время начала приема заявок на участие в аукционе – 14.05.2025 года в 10 часов 00 минут по местному времени;</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>ок на участие в аукционе – 22.05.2025 года в 17 часов 12 минут по местному времени.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Дата подведения итогов рассмотрения заявок – 23.05.2025 года.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>арского края (Сучкова):</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t>н Краснодарского края в сети Интернет, с указанием сведений, предусмотренных пунктом 21 статьи 39.11 Земельного кодекса Российской Федерации.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>рая в информационно - телекоммуникационной сети                             «Интернет».</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>олупайко.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>6. Настоящее постановление вступает в силу со дня его официального обнародования.</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Исполняющий обязанности главы</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">муниципального образования </w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Кореновский муниципальный район</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">                        А.П. Манько</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B44D18">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11339"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="720" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-[...21 lines deleted...]
-    <w:charset w:val="01"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style26"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style26"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style26"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style26"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:embedSystemFonts/>
-[...11 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...25 lines deleted...]
-    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{8DB4D690-189A-4C98-BFA5-0E4F72BA7401}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...17 lines deleted...]
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:ilvl w:val="1"/>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:jc w:val="center"/>
-[...589 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...1 lines deleted...]
-    <w:basedOn w:val="aa"/>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
+  <w:style w:type="paragraph" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11">
+  <w:style w:type="paragraph" w:styleId="Caption11">
     <w:name w:val="Caption11"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111">
+  <w:style w:type="paragraph" w:styleId="Caption111">
     <w:name w:val="Caption111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111">
+  <w:style w:type="paragraph" w:styleId="Caption1111">
     <w:name w:val="Caption1111"/>
-    <w:basedOn w:val="a"/>
-[...149 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
-[...70 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Текст"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal">
+    <w:name w:val="LO-Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Содержимое таблицы"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style18"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
-[...1 lines deleted...]
-    <w:basedOn w:val="ae"/>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal1">
+    <w:name w:val="LO-Normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal3">
+    <w:name w:val="LO-Normal3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal5">
+    <w:name w:val="LO-Normal5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal7">
+    <w:name w:val="LO-Normal7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal9">
+    <w:name w:val="LO-Normal9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal11">
+    <w:name w:val="LO-Normal11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal13">
+    <w:name w:val="LO-Normal13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Разделитель таблиц"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="14"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="2"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Заголовок таблицы повторяющийся"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
-    <w:name w:val="ConsPlusNormal"/>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Текст таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:ind w:firstLine="720"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="LO-Normal15">
+    <w:name w:val="LO-Normal15"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...6 lines deleted...]
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="LO-Normal17">
+    <w:name w:val="LO-Normal17"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal19">
+    <w:name w:val="LO-Normal19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal21">
+    <w:name w:val="LO-Normal21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal23">
+    <w:name w:val="LO-Normal23"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal25">
+    <w:name w:val="LO-Normal25"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal27">
+    <w:name w:val="LO-Normal27"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal29">
+    <w:name w:val="LO-Normal29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal31">
+    <w:name w:val="LO-Normal31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal33">
+    <w:name w:val="LO-Normal33"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal35">
+    <w:name w:val="LO-Normal35"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal37">
+    <w:name w:val="LO-Normal37"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal39">
+    <w:name w:val="LO-Normal39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal41">
+    <w:name w:val="LO-Normal41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal43">
+    <w:name w:val="LO-Normal43"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal45">
+    <w:name w:val="LO-Normal45"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal47">
+    <w:name w:val="LO-Normal47"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal49">
+    <w:name w:val="LO-Normal49"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal51">
+    <w:name w:val="LO-Normal51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal53">
+    <w:name w:val="LO-Normal53"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal55">
+    <w:name w:val="LO-Normal55"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4819"/>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
-[...52 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTML0">
-[...21 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af6">
-[...110 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roseltorg.ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.korenovsk-gorod.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>9</Pages>
+  <Words>1702</Words>
+  <Characters>12475</Characters>
+  <CharactersWithSpaces>13958</CharactersWithSpaces>
+  <Paragraphs>568</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об изъятии муниципального имущества из хозяйственного ведения м</dc:title>
+  <dc:creator>Admin</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>