--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,964 +1,2236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00832C93">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...38 lines deleted...]
-        <w:contextualSpacing/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>от 13.05.2026                                                                                                                            № 540</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>г. Кореновск</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:ind w:hanging="0" w:left="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>О распределении иных межбюджетных трансфертов на поддержку местных инициатив муниципальных образований Краснодарского края по итогам краевого конкурса за счет дотации из краевого бюджета бюджетам городских, сельских поселений, входящих в состав муниципального образования Кореновский муниципальный район Краснодарского края, в 2026 году</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>В соответствии с решением Совета муниципального образования Кореновский район от 23 декабря 2019 года № 616 «Об утверждении Положения о межбюджетных отношениях в муниципальном образовании Кореновский район», решением Совета муниципального образования Кореновский район от 25 ноября 2020 года № 24 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Положения о порядке и условиях предоставления иных межбюджетных трансфертов (за исключением иных межбюджетных трансфертов, предоставляемых на осуществление части полномочий по решению вопросов местного значения) из бюджета муниципального образования Кореновский район бюджету городского, сельского поселения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>», решением Совета муниципального образования Кореновский район от 30 июля 2020 года  № 702 «Об утверждении порядка предоставления из бюджета муниципального образования Кореновский район бюджетам поселений Кореновского района иных межбюджетных трансфертов на поддержку местных инициатив» администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>распределение иных межбюджетных трансфертов на поддержку местных инициатив муниципальных образований Краснодарского края по итогам краевого конкурса за счет дотации из краевого бюджета бюджетам городских, сельских поселений, входящих в состав муниципального образования Кореновский муниципальный район Краснодарского края, в 2026 году</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно приложению к настоящему постановлению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разместить настоящее постановление </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на официальном сайте администрации  муниципального образования  Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>информационно - телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С.В. Колупайко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Постановление вступает в силу с момента его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9714" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4857"/>
+        <w:gridCol w:w="4856"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Глава</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4856" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С.А. Голобородько</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16800"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="720" w:top="1134" w:footer="0" w:bottom="1276"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="299" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9848" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4923"/>
+        <w:gridCol w:w="4924"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4924" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕН</w:t>
+              <w:br/>
+              <w:t>постановлением администрации</w:t>
+              <w:br/>
+              <w:t>муниципального образования</w:t>
+              <w:br/>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>от 13.05.2026  № 540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="ПОРЯДОК"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="25272E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Распределение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="разработки_и_утверждения_бюджетного_прог"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>иных межбюджетных трансфертов на поддержку местных инициатив муниципальных образований Краснодарского края по итогам краевого конкурса за счет дотации из краевого бюджета бюджетам городских, сельских поселений, входящих в состав муниципального образования Кореновский муниципальный район Краснодарского края, в 2026 году</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afe"/>
+        <w:tblW w:w="9848" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="5748"/>
+        <w:gridCol w:w="3283"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5748" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Наименование поселения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Сумма, тыс. рублей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5748" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Бураковское сельское поселение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7 282,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5748" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Журавское сельское поселение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1 988,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5748" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9 270,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1168" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2280" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Исполняющий обязанности начальника </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2280" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">финансового управления администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2280" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2280" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2280" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Краснодарского края                                                                        Т.В. Соловьева</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId5"/>
+          <w:headerReference w:type="default" r:id="rId6"/>
+          <w:headerReference w:type="first" r:id="rId7"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16798"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="299" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...473 lines deleted...]
-      <w:docGrid w:linePitch="212"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16798"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="299" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...12 lines deleted...]
-    <w:charset w:val="01"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-237633469"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="1868251188"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="104" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:spacing w:val="-2"/>
+        <w:szCs w:val="28"/>
+        <w:w w:val="100"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1076" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2052" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3028" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4004" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4980" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5956" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6932" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7908" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...13 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{8247203C-D870-4DDF-A13B-3A47A17BF2EB}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1003,51 +2275,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1114,52 +2386,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1221,564 +2493,1222 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="1418" w:left="1418"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-8"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000956fa"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381253"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381253"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00d7170d"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Символ сноски"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00d7170d"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18" w:customStyle="1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:name w:val="Default Paragraph Font"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8" w:customStyle="1">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7" w:customStyle="1">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6" w:customStyle="1">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5" w:customStyle="1">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4" w:customStyle="1">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3" w:customStyle="1">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2" w:customStyle="1">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1" w:customStyle="1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8" w:customStyle="1">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7" w:customStyle="1">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6" w:customStyle="1">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5" w:customStyle="1">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4" w:customStyle="1">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2" w:customStyle="1">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19" w:customStyle="1">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111" w:customStyle="1">
+    <w:name w:val="Заголовок 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:pPr>
+      <w:ind w:hanging="2340" w:left="976"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:pPr>
+      <w:spacing w:before="157" w:after="0"/>
+      <w:ind w:left="453" w:right="111"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:pPr>
+      <w:ind w:firstLine="720" w:left="104" w:right="117"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style10"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000956fa"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="708" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style11"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00381253"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style12"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00381253"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00d7170d"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="141" w:left="993"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111" w:customStyle="1">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111" w:customStyle="1">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111" w:customStyle="1">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111" w:customStyle="1">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111" w:customStyle="1">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111" w:customStyle="1">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11" w:customStyle="1">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12" w:customStyle="1">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1" w:customStyle="1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...141 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:qFormat/>
+    <w:rsid w:val="007b4910"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afe">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000956fa"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1744B7E5-EEC4-4B3C-B7D3-0BC86DB8F6AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>396</Words>
+  <Characters>2985</Characters>
+  <CharactersWithSpaces>3555</CharactersWithSpaces>
+  <Paragraphs>42</Paragraphs>
+  <Company>ФУ МО Кореновский район</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об утверждении устава муниципального</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>НПП "Гарант-Сервис"</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User2</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2015-11-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Writer</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2015-11-23T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>