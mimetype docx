--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,873 +1,2543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00450C56">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...6 lines deleted...]
-          <w:rStyle w:val="2"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>от 13.05.2026                                                                                                                            № 542</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:pict>
-[...28 lines deleted...]
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202972879"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202972879"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="765" w:leader="none"/>
+          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О внесении изменений в постановление администрации муниципального образования Кореновский район от 03 июля 2023 № 1231 «Об утверждении Порядка формирования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">социальных заказов на оказание </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">услуг в социальной сфере, отнесенных к полномочиям администрации муниципального образования Кореновский муниципальный район Краснодарского края, формы и сроков формирования отчета об их исполнении» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(с изменениями, внесенными постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="765" w:leader="none"/>
+          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk229557213"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края от 30 января 2026 года № 87)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="765" w:leader="none"/>
+          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="765" w:leader="none"/>
+          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с частями 4, 4.3, 5 статьи 6, частью 5 статьи 7  Федерального  закона  от 13.07.2020 № 189-ФЗ «О государственном (муниципальном) социальном заказе на оказание государственных (муниципальных) услуг в социальной сфере» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>администрация муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+        <w:br/>
+        <w:t>п о с т а н о в л я е т :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.Внести в постановление </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk206582451"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края от 03.07.2023 № 1231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «О Порядке формирования муниципальных социальных заказов на оказание муниципальных услуг в социальной сфере, отнесенных к полномочиям органов местного самоуправления администрации муниципального образования Кореновский район, о форме и сроках формирования отчета об их исполнении»,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.1.Приложение №3 изложить в новой редакции (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский район официально обнародовать настоящее постановление в установленном порядке и разместить на официальном сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.Настоящее постановление вступает в силу после его официального обнародования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                  С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5892" w:leader="none"/>
+          <w:tab w:val="center" w:pos="7512" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4535" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5892" w:leader="none"/>
+          <w:tab w:val="center" w:pos="7512" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4535" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk228865789"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ПРИЛОЖЕНИЕ № </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5892" w:leader="none"/>
+          <w:tab w:val="center" w:pos="7512" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к постановлению администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13.05.2026  № 542</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5892" w:leader="none"/>
+          <w:tab w:val="center" w:pos="7512" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5892" w:leader="none"/>
+          <w:tab w:val="center" w:pos="7512" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«ПРИЛОЖЕНИЕ № 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к постановлению администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="4819" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>от 03.07. 2023 г. № 1231</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...46 lines deleted...]
-        <w:contextualSpacing/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальных услуг в социальной сфере, в отношении которых формируется муниципальный социальный заказ на оказание муниципальных услуг в социальной сфере, отнесенных к полномочиям органов местного самоуправления муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="false"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk228865789_Копия_1"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk228865789_Копия_1"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-          <w:bCs/>
+        <w:t>Реализация дополнительных общеразвивающих программ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>- 804200О.99.0.ББ52АЖ72000, очная, категория потребителей: дети за исключением детей с ограниченными возможностями здоровья (ОВЗ) и детей-инвалидов, вид образовательной программы: не указано, Направленность: техническая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>- 804200О.99.0.ББ52АЖ96000, очная, категория потребителей: дети за исключением детей с ограниченными возможностями здоровья (ОВЗ) и детей-инвалидов, вид образовательной программы: не указано, направленность:  естественнонаучная;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t>- 804200О.99.0.ББ52АЗ44000, очная, категория потребителей: дети за исключением детей с ограниченными возможностями здоровья (ОВЗ) и детей-инвалидов, вид образовательной программы: не указано, направленность: художественная;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>г. Кореновск</w:t>
-[...94 lines deleted...]
-        <w:ind w:firstLine="709"/>
+        <w:t>- 804200О.99.0.ББ52АЗ68000, очная, категория потребителей: дети за исключением детей с ограниченными возможностями здоровья (ОВЗ) и детей-инвалидов, вид образовательной программы: не указано, направленность:  туристско-краеведческая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="1"/>
-[...46 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- 854100О.99.0.ББ52БР20000, очная, категория потребителей: дети за исключением детей с ограниченными возможностями здоровья (ОВЗ) и детей-инвалидов, вид образовательной программы: не указано, направленность:   социально-гуманитарная;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- 854100О.99.0.ББ52БР32000, очная, с применением сетевой формы обучения, категория потребителей: дети за исключением детей с ограниченными возможностями здоровья (ОВЗ) и детей-инвалидов, вид образовательной программы: не указано, направленность:   социально-гуманитарная.».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...35 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности начальника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>управления образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
         <w:tab/>
-        <w:t>5. Постановление вступает в силу после  его официального обнародования.</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                       </w:t>
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                        М.В. Куземченко</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1133" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="212"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...7 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style29"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style29"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
-[...8 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{EFA5F2C8-38D0-435D-8D44-8C95703781DA}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -911,54 +2581,54 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -1022,52 +2692,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1128,565 +2798,1968 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00f81c3f"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00184c0e"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="108" w:after="108"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="DejaVu Sans" w:cs="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-8"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00184c0e"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="DejaVu Sans" w:cs="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00334a8a"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Абзац списка Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00184c0e"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Annotationreference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465725"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Annotationtext"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465725"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="Style12"/>
+    <w:link w:val="Annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00465725"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d07079"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d07079"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e46bbc"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14" w:customStyle="1">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d86c0a"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15" w:customStyle="1">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00461bbc"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00914936"/>
+    <w:rPr>
+      <w:color w:themeColor="followedHyperlink" w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00184c0e"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17" w:customStyle="1">
+    <w:name w:val="Цветовое выделение"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00184c0e"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2" w:customStyle="1">
+    <w:name w:val="Основной текст (2)"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00184c0e"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Символ сноски"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00fb7051"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19" w:customStyle="1">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fb7051"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Текст сноски Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fb7051"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20" w:customStyle="1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a37b0a"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft Sans Serif" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24pt">
+    <w:name w:val="Основной текст (2) + 4 pt"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="8"/>
+      <w:szCs w:val="8"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной текст (2) + Полужирный"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22">
+    <w:name w:val="Основной текст (2)_"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="23">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Основной шрифт абзаца5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style20"/>
+    <w:rsid w:val="00a37b0a"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft Sans Serif" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00c23434"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00c23434"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitlePage" w:customStyle="1">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:qFormat/>
+    <w:rsid w:val="00c23434"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style10"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00334a8a"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style11"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00bc0837"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationtext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style12"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465725"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Annotationtext"/>
+    <w:next w:val="Annotationtext"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465725"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style14"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00d07079"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style15"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00d07079"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00e46bbc"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00a1146c"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00fb7051"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28" w:customStyle="1">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a37b0a"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a37b0a"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading1">
+    <w:name w:val="index heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="2340" w:left="976"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="157" w:after="0"/>
+      <w:ind w:left="453" w:right="111"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="141" w:left="993"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Абзац списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="Index Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Название объекта1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:lang w:val="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Название объекта2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="Название объекта3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="Название объекта4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="Указатель4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:lang w:val="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="Название объекта5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="Указатель5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="Заголовок2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...194 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="af2">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003c3b7e"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Сетка таблицы1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00fb7051"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5471DE85-CB18-4435-B73C-EFDBE9871C8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>4</Pages>
+  <Words>466</Words>
+  <Characters>3739</Characters>
+  <CharactersWithSpaces>4420</CharactersWithSpaces>
+  <Paragraphs>42</Paragraphs>
+  <Company>1</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об утверждении устава муниципального</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Ильичева Софья Сергеевна</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User2</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>