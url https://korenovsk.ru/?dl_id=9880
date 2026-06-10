--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,1774 +1,8450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.05.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>552</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4428"/>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="9498" w:leader="none"/>
         </w:tabs>
+        <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...49 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б утверждении размера средней рыночной стоимости одного квадратного метра общей площади жилого помещения на территории муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="9498" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>квартал 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года в целях приобретения, строительства (в том числе участия в долевом строительстве) жилых помещений на территории муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края для обеспечения детей-сирот и детей, оставшихся </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="9498" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>без попечения родителей, лиц из числа детей-сирот и детей, оставшихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="9498" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">без попечения родителей </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закона Краснодарского края от 15 декабря 2004 года №805-КЗ «О наделении органов местного самоуправления муниципальных образований Краснодарского края отдельными государственными полномочиями в области социальной сферы», в соответствии с Законом Краснодарского края от 3 июня 2009 года № 1748-КЗ «Об обеспечении дополнительных гарантий прав на имущество и жилое помещение детей-сирот и детей, оставшихся без попечения родителей, в Краснодарском крае»,  руководствуясь постановлением главы администрации (губернатора) Краснодарского края от  2 ноября 2022 года № 791 «О методике определения размера средней рыночной стоимости одного квадратного метра общей площади жилого помещения для обеспечения детей-сирот и детей, оставшихся без попечения родителей, лиц из числа детей-сирот  и детей, оставшихся без попечения родителей», администрация муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="855" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9637" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Утвердить р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азмер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>средней рыночно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стоимости одного квадратного метра общей площади жилого помещения на территории муниципального образования Кореновский район на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квартал 2026 года в целях приобретения, строительства (в том числе участия в долевом строительстве) жилых помещений на территории муниципального образования Кореновский муниципальный район Краснодарского края для обеспечения детей-сирот и детей, оставшихся без попечения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000007"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">родителей, лиц из числа детей-сирот и детей, оставшихся без попечения родителей  — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>112 962,00 руб.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (сто</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>венадцать тысяч девятьсот шестьдесят два рубля 00 копеек)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Pt-a0-000005"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, в соответствии с расчетом, указанным в приложении к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Blk"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и разместить на  официальном сайте администрации муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Blk"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="735" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1140" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1170" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контроль за исполнением  постановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края  С.В. Колупайко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="408"/>
+          <w:tab w:val="left" w:pos="1185" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="794" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Постановление вступает в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>после его официального обнародования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="675" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="675" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="675" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполняющий обязанности главы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Колупайко С.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>к постановлению администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>552</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="4989" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:spacing w:before="19" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>РАСЧЕТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="29" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">размера средней рыночной стоимости одного квадратного метра общей площади жилого помещения для обеспечения детей-сирот и детей оставшихся, без попечения родителей, лиц из числа детей сирот и детей, оставшихся </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="29" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">без попечения родителей на территории муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="29" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>квартал 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="exact" w:line="240"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="exact" w:line="331" w:before="106" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расчет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">размера средней рыночной стоимости одного квадратного метра общей площади жилого помещения для обеспечения детей-сирот и детей оставшихся, без попечения родителей, лиц из числа детей сирот и детей, оставшихся без попечения родителей на территории муниципального образования Кореновский муниципальный район Краснодарского края                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>далее — муниципального образования Кореновский район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>квартал 2026 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">произведен в соответствии с Методикой  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>определения размера средней рыночной стоимости одного квадратного метра общей площади жилого помещения для обеспечения детей-сирот и детей, оставшихся без попечения родителей, лиц из числа детей-сирот  и детей, оставшихся без попечения родителей (далее - Методика), утвержденной  постановлением главы администрации (губернатора) Краснодарского края от  2 ноября 2022 года                № 791.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="706" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Этап 1. Осуществлен сбор ценовой информации  о стоимости строящихся и (или) завершенных строительством жилых помещений, расположенных на территории муниципального образования Кореновский  район, в соответствии с п. 2.3 — 2.7 Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="706" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9545" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="28" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="3968"/>
+        <w:gridCol w:w="2918"/>
+        <w:gridCol w:w="1950"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Источник ценовой информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Общая площадь, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style161"/>
+              <w:spacing w:lineRule="exact" w:line="274" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle34"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Стоимость жилого помещения, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ценовое предложение </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>вх. № 118- 31-06/26 от 29.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>37,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>4 353 750,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ценовое предложение </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>вх. № 118-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/26 от  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>35,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3 867 750,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ценовое предложение </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>вх. № 118-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/26 от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29.04.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>35,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3 925 767,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ценовое предложение </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>вх. № 118-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/26 от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>29.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>37,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>4 300 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="696" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Этап 2. По результатам сбора ценовой информации проведен расчет размера средней рыночной стоимости одного квадратного метра общей площади жилого помещения на территории муниципального образования Кореновский район на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="de-DE" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>квартал 2026 года по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style41"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="696" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="4961"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:firstLine="698" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="698" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="698" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="698" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="698" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style9"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style9"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pсp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>50165</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>21590</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="968375" cy="1394460"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="largest"/>
+                  <wp:docPr id="2" name="Изображение1" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Изображение1" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId3"/>
+                          <a:srcRect l="23028" t="-845" r="-910" b="-845"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="968375" cy="1394460"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>где</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="680" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pсp - размер средней рыночной стоимости одного квадратного метра общей площади жилого помещения на соответствующий квартал текущего финансового года, руб.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ci - стоимость i-го жилого помещения, информация о котором получена при осуществлении сбора ценовой информации, руб.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="680" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mi - общая площадь i-го жилого помещения, информация о котором получена при осуществлении сбора ценовой информации, кв. м;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="680" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>n - количество значений, используемых в расчете.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="698" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pсp= (4 353 750,00 + 3 867 750,00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 925 767,00 + 4 300 000,00 / (37,4+ 35,1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>+ 35,7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 37,4) = 16 447 267,00/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>145,6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>0 = 112 962,00 руб./кв. м.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="698" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="67" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итого, средняя рыночная стоимость 1 кв. м общей площади жилого помещения на территории муниципального образования Кореновский район                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>в целях приобретения, строительства (в том числе участия в долевом строительстве) жилых помещений на территории муниципального образования Кореновский район для обеспечения детей-сирот и детей, оставшихся без попечения родителей, лиц из числа детей-сирот и детей, оставшихся без попечения родителей, на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="de-DE" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">квартал 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>составила 112 962,00 руб.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (сто</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>венадцать тысяч девятьсот шестьдесят два рубля 00 копеек).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="67" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:t>2</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...11 lines deleted...]
-        <w:t>г. Кореновск</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="67" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="67" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Начальник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тдела </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">и  муниципального  общеобразовательного бюджетного учреждения средней общеобразовательной школы № 2 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущественных отношений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">имени Героя Советского Союза Гавриила Никитовича Зеленского </w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>администрации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...21 lines deleted...]
-        <w:t>муниципального образования Кореновский район</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style141"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                          М.Г. Наумова</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001042EC">
-[...376 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="212"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...14 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style26"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style26"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
   <w:displayBackgroundShape/>
-  <w:embedSystemFonts/>
-[...12 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="408"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...27 lines deleted...]
-    <w:cachedColBalance/>
+    <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{1EF0970D-1B31-454A-B0E4-909FD084FE5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle54">
+    <w:name w:val="Font Style54"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk">
+    <w:name w:val="blk"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pt-a0-000007">
+    <w:name w:val="pt-a0-000007"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pt-a0-000005">
+    <w:name w:val="pt-a0-000005"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle22">
+    <w:name w:val="Font Style22"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle34">
+    <w:name w:val="Font Style34"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="Основной шрифт абзаца6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle463">
+    <w:name w:val="Font Style463"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
-[...67 lines deleted...]
-      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="NSimSun" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:styleId="Ng-scope">
+    <w:name w:val="ng-scope"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:basedOn w:val="Style13"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Текст выноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-">
+    <w:name w:val="WW-Заголовок"/>
+    <w:basedOn w:val="Style13"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Цитата"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Указатель"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="61">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной текст (2)_"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont3">
+    <w:name w:val="Default Paragraph Font3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="Заголовок1"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-      <w:keepNext/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="DejaVu Sans"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a5"/>
-[...6 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Указатель11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal11">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-      <w:ind w:left="708"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="408"/>
+        <w:tab w:val="center" w:pos="4705" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9411" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="408"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style23"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style41">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="324"/>
+      <w:ind w:firstLine="691" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style110">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style141">
+    <w:name w:val="Style14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="343"/>
+      <w:ind w:firstLine="566" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style161">
+    <w:name w:val="Style16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="274"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style101">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style151">
+    <w:name w:val="Style15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="281"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style121">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="283"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val="Заголовок12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="131">
+    <w:name w:val="Указатель13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-12">
+    <w:name w:val="WW-Заголовок12"/>
+    <w:basedOn w:val="121"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Основной текст с отступом 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal111">
+    <w:name w:val="ConsPlusNormal11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="Основной текст с отступом 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Основной текст 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Цитата11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="1134" w:right="-766"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Указатель111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times;Times New Roman" w:hAnsi="Times;Times New Roman" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Название объекта1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times;Times New Roman" w:hAnsi="Times;Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111112">
+    <w:name w:val="Caption1111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption3">
+    <w:name w:val="Caption3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1111">
+    <w:name w:val="ConsPlusNormal111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Текст выноски1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Символ нумерации1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-11">
+    <w:name w:val="WW-Заголовок11"/>
+    <w:basedOn w:val="113"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Цитата12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="1134" w:right="-766"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123">
+    <w:name w:val="Указатель12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption22">
+    <w:name w:val="Caption22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1">
+    <w:name w:val="WW-Заголовок1"/>
+    <w:basedOn w:val="132"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="132"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...12 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="408"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iauiue1">
+    <w:name w:val="Iau?iue1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Основной текст (2)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="132">
+    <w:name w:val="Заголовок13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4819"/>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="clear" w:pos="4705"/>
+        <w:tab w:val="clear" w:pos="9411"/>
+        <w:tab w:val="center" w:pos="4790" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9581" w:leader="none"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...23 lines deleted...]
-    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>4</Pages>
+  <Words>850</Words>
+  <Characters>5742</Characters>
+  <CharactersWithSpaces>6922</CharactersWithSpaces>
+  <Paragraphs>75</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об утверждении устава муниципального</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>лдз</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User2</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>                                                 </dc:title>
 </cp:coreProperties>
 </file>