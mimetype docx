--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,928 +1,19152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="0021045B">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>от 15.05.2026                                                                                                                            № 555</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202294552"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk76627203"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Порядка работы комиссии по установлению фактов проживания граждан в жилых помещениях</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, находящихся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости в результате чрезвычайной ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk202294357"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4428"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9924" w:leader="none"/>
         </w:tabs>
+        <w:ind w:left="993" w:right="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId3"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1474" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="1638"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В соответствии с Федеральными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>ами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>от 21.12.1994 года № 68-ФЗ  «О защите населения и территорий от чрезвычайных ситуаций природного и техногенного характера», от 20 марта 2025 года N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>ФЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">"Об общих принципах организации местного самоуправления в единой системе публичной  власти",   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Законом  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского  края  от  13 июля   1998   года  № 135-КЗ  «О защите населения и территорий Краснодарского края от чрезвычайных ситуаций природного и техногенного характера», методическими рекомендациями по порядку действий исполнительных органов субъектов Российской Федерации и органов местного самоуправления при оказании гражданам единовременной материальной помощи, финансовой помощи в связи с утратой ими имущества первой необходимости, выплате единовременного пособия в связи с гибелью (смертью) члена семьи и единовременного пособия в связи с получением вреда здоровью при чрезвычайных ситуациях федерального, межрегионального, регионального и межмуниципального характера, одобренных на заседании Правительственной комиссии по предупреждению и ликвидации чрезвычайных ситуаций и обеспечению пожарной безопасности (протокол от 6 августа 2025 г. N 8), в целях  определения механизма </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">установления фактов проживания граждан в жилых помещениях, находящихся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>имущества первой необходимости в результате чрезвычайной ситуации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>, в рамках рассмотрения представления прокуратуры Кореновского района от 30.04.2026 № 07-01-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026/2131-26, администрация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок работы комиссии по установлению фактов проживания граждан в  жилых  помещениях,  находящихся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости в результате чрезвычайной ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202294357_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(приложение № 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утвердить состав </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комиссии по установлению фактов проживания граждан в жилых помещениях, находящихся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости в результате чрезвычайной ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk202294357_Копия_1_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(приложение № 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3. Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального  образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разместить на   официальном   сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной  сети  «Интернет»  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>МанькоА.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Постановление вступает в силу после его официального обнародования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="2"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="2"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                   С.А.Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="2"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Приложение № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">к постановлению  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>администрация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>от 15.05.2026  № 555</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>от 15.05.2026  № 555</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">работы комиссии по установлению фактов проживания граждан в жилых помещениях, находящихся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости в результате чрезвычайной ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk202294357_Копия_1_Копия_2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F0F0F"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Общие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F0F0F"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1.1. Настоящий Порядок определяет порядок и цели комиссии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по установлению фактов проживания граждан в жилых помещениях, находящихся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости в результате чрезвычайной ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk202294357_Копия_1_Копия_2_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(далее - Комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="161616"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1.2. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>своей деятельности Комиссия руководствуется настоящим Порядком,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>требованиями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пункта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>статьи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федерального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закона от 21 декабря 1994 г. № 68-ФЗ «О защите населения и территорий от чрезвычайных ситуаций природного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0E0E0E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>техногенного характера», постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Правительства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Российской</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>декабря</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1928 «Об утверждении Правил предоставления иных межбюджетных трансфертов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="080808"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>федерального бюджета, источником финансового обеспечения которых являются бюджетные ассигнования резервного фонда Правительства Российской</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>па</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>финансовое</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдельных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ликвидации чрезвычайным ситуаций природного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="161616"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>техногенного характера, осуществления компенсационных выплат физическим и юридическими лицам, которым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>был</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>причинен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ущерб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результате</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>террористического</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акта,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>возмещения вреда, причиненного при пресечении террористического акта правомерными действиями», методическими рекомендациями по порядку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>действий исполнительных органов  субъектов  Российской Федерации и органов местного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>самоуправления при</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оказании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гражданам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">единовременной материальной помощи, финансовой помощи </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">связи с утратой ими имущества первой необходимости, выплате единовременного пособия в связи с гибелью (смертью) члена семьи </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">единовременного пособия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="232323"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>связи с получением вреда здоровью при чрезвычайных ситуациях федерального, межрегионального, регионального и межмуниципального характера, одобренные на заседании Правительственной комиссии по предупреждению и ликвидации чрезвычайных ситуаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пожарной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>августа 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г. №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1.3. Комиссия является временным действующим органом и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществляет свою работу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>период необходимый для подготовки списков граждан, нуждающихся в получении единовременной материальной помощи и (или) финансовой помощи в связи с утратой ими имущества первой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">необходимости </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0C0C0C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результате чрезвычайной ситуации, произошедшей на территории муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1.4. Состав </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сроки полномочий Комиссии утверждается правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Основные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>задачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="21"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="161616"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.1. Комиссия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выполняет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>следующие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">установление факта проживания граждан на территории муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилых помещениях, находящихся </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1C1C1C"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зоне чрезвычайной ситуации, нарушения условий их жизнедеятельности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1C1C1C"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утраты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имущества первой необходимости в результате чрезвычайной ситуации, произошедшей на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>определяет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>степень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>первой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>необходимости</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результате</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>чрезвычайной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ситуации,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>произошедшей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>подготовка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заключений об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>установлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>факта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проживания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>помещении, находящемся в зоне чрезвычайной ситуации, и факта нарушения условий жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заявителя в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результате</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрезвычайной ситуации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2F2F2F"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об установлении факта проживания в жилом помещении, находящемся в зоне чрезвычайной ситуации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2F2F2F"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>факта утраты заявителем имущества первой необходимости в результате чрезвычайной ситуации, произошедшей на территории муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(далее</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="232323"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заключение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.2. Задачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>установление   факта    утраты     имущества    первой   необходимости, находящегося в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жилом  помещении,    попавшем     в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>резвычайной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>определение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>степени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имущества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>первой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>находящегося</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="151515"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="151515"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жилом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">помещении,   попавшем   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зону </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрезвычайной ситуации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>оценка фактического</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>состояния условий жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">граждан; </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принятие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>решения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>установлению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>установлению) фактов проживания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>граждан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3D3D3D"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3D3D3D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жилых</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">помещениях, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арушения условий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>граждан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и утраты ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имущества первой необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.3. Для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>своих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>задач</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имеет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>осуществлять осмотр жилого помещения и имущества, пострадавшего от воздействия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">обращаться </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гражданам, с целью оказания содействия Комиссии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3A3A3A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сборе документов и иных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сведений об их проживании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилых помещениях, находящихся </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="232323"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зоне чрезвычайной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>запрашивать и получать в установленном порядке от государственных органов власти,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>органов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>местного самоуправления,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организаций, должностных лиц и граждан необходимые для деятельности Комиссии материалы, документы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="161616"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3. Установление факта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0F0F0F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проживания </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">граждан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="151515"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жилых помещениях,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">находящихся </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0E0E0E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зоне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>чрезвычайной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="anchor601"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.1. Факт проживания граждан от 14 лет и старше в жилых помещениях, находящихся в зоне чрезвычайной ситуации, устанавливается решением комиссии на основании следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="anchor611"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а) гражданин зарегистрирован по месту жительства в жилом помещении, которое попало в зону чрезвычайной ситуации, при введении режима чрезвычайной ситуации для соответствующих органов управления и сил единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="anchor612"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б) гражданин зарегистрирован по месту пребывания в жилом помещении, которое попало в зону чрезвычайной ситуации, при введении режима чрезвычайной ситуации для соответствующих органов управления и сил единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="anchor613"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в) имеется договор аренды жилого помещения, которое попало в зону чрезвычайной ситуации, заключенный до введения режима чрезвычайной ситуации для соответствующих органов управления и сил единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="anchor614"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г) имеется договор социального найма жилого помещения, которое попало в зону чрезвычайной ситуации, заключенный до введения режима чрезвычайной ситуации для соответствующих органов управления и сил единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="anchor615"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д) имеются справки с места работы или учебы, справки медицинских организаций, подтверждающие проживание гражданина в зоне чрезвычайной ситуации до введения режима чрезвычайной ситуации для соответствующих органов управления и сил единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="anchor616"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>е) имеются документы, подтверждающие оказание медицинских, образовательных, социальных услуг и услуг почтовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="anchor617"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ж) иные сведения, которые могут быть предоставлены гражданином в инициативном порядке, получение которых не потребует от заявителя обращения за получением государственных (муниципальных) услуг, услуг организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="anchor602"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3.2. Исчерпывающие основания, необходимые для принятия решения комиссией об установлении факта проживания граждан от 14 лет и старше в жилых помещениях, находящихся в зоне чрезвычайной ситуации, определяются нормативным правовым актом муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk202294357_Копия_1_Копия_2_Копия_1_Ко"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на основании сведений, указанных в пункте 3.1 раздела 3 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="anchor603"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.3. Факт проживания детей в возрасте до 14 лет в жилых помещениях, находящихся в зоне чрезвычайной ситуации, устанавливается решением комиссии, если установлен факт проживания в жилом помещении, находящемся в зоне чрезвычайной ситуации, хотя бы одного из родителей (усыновителей, опекунов), с которым проживает ребенок.</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Установление </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F0F0F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>факта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F0F0F"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарушения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жизнедеятельности граждан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результате чрезвычайной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.1. Факт нарушения условий жизнедеятельности граждан в результате чрезвычайной ситуации определяется наличием либо отсутствием обстоятельств, которые возникли в результате чрезвычайной ситуации и при которых на определенной территории невозможно проживание людей в связи с гибелью или повреждением имущества, угрозой их жизни или здоровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.2. Факт нарушения условий жизнедеятельности граждан в результате чрезвычайной ситуации устанавливается решением комиссии исходя из следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="anchor711"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а) невозможность проживания граждан в жилых помещениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="anchor712"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б) невозможность осуществления транспортного сообщения между территорией проживания граждан и иными территориями, где условия жизнедеятельности не были нарушены;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="anchor713"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в) нарушение санитарно-эпидемиологического благополучия граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Факт нарушения условий жизнедеятельности при чрезвычайной ситуации устанавливается по состоянию хотя бы одного из показателей указанных критериев, характеризующему невозможность проживания граждан в жилых помещениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="anchor702"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.3. Критерий невозможности проживания граждан в жилых помещениях оценивается по следующим показателям состояния жилого помещения, характеризующего возможность или невозможность проживания в нем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="anchor721"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а) состояние здания (помещения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="anchor722"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б) состояние теплоснабжения здания (помещения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="anchor723"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в) состояние водоснабжения здания (помещения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="anchor724"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г) состояние электроснабжения здания (помещения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="anchor725"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д) возможность использования лифта для отдельных категорий граждан (семьи с детьми до 3 лет, пенсионеры, инвалиды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Состояние здания (помещения) определяется визуально. Невозможность проживания гражданина в жилых помещениях констатируется, если в результате чрезвычайной ситуации поврежден или частично разрушен хотя бы один из следующих конструктивных элементов здания: фундамент, стены, перегородки, перекрытия, полы, крыша, окна и двери, отделочные работы, печное отопление, электроосвещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Состояние теплоснабжения здания (помещения) определяется инструментально. Невозможность проживания гражданина в жилых помещениях констатируется, если в результате чрезвычайной ситуации более двух суток прекращено теплоснабжение жилого здания (помещения), осуществляемое до чрезвычайной ситуации. При этом необходимо учитывать соответствующие климатические зоны, а также периоды отопительного сезона в различных регионах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Состояние водоснабжения здания (помещения) определяется визуально. Невозможность проживания гражданина в жилых помещениях констатируется, если в результате чрезвычайной ситуации более двух суток прекращено водоснабжение жилого здания (помещения), осуществляемое до чрезвычайной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Состояние электроснабжения здания (помещения) определяется инструментально. Невозможность проживания гражданина в жилых помещениях констатируется, если в результате чрезвычайной ситуации более двух суток прекращено электроснабжение жилого здания (помещения), осуществляемое до чрезвычайной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Возможность использования лифта для отдельных категорий граждан (семьи с детьми до 3 лет, пенсионеры, инвалиды) определяется визуально. Невозможность проживания таких граждан в жилых помещениях констатируется, если в результате чрезвычайной ситуации более трех суток невозможно использование всех лифтов в здании на этажах выше шестого включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Критерий невозможности осуществления транспортного сообщения между территорией   проживания   граждан и иными территориями, где условия жизнедеятельности не были нарушены, оценивается путем определения возможности (невозможности) функционирования общественного транспорта от ближайшего к гражданину остановочного пункта, в случае его функционирования до чрезвычайной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Невозможность осуществления транспортного сообщения констатируется при наличии абсолютной невозможности функционирования общественного транспорта между территорией проживания граждан и иными территориями, где условия жизнедеятельности не были нарушены, более двух суток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Критерий нарушения санитарно-эпидемиологического благополучия граждан оценивается инструментально. Нарушение санитарно-эпидемиологического благополучия гражданина констатируется, если в районе его проживания в результате чрезвычайной ситуации произошло загрязнение атмосферного воздуха, воды, почвы загрязняющими веществами, превышающее предельно допустимые концентрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="anchor705"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.4. Перечень критериев нарушения условий жизнедеятельности граждан в результате чрезвычайной ситуации является исчерпывающим. Критерии могут включать дополнительные условия, установленные высшими исполнительными органами субъектов Российской Федерации в соответствии с территориальными особенностями регионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Установление факта утраты имущества первой необходимости гражданами в результате чрезвычайной ситуации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="anchor801"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.1. Для целей настоящих методических рекомендаций в соответствии с Правилами N 1928 под имуществом первой необходимости понимается минимальный набор непродовольственных товаров общесемейного пользования, необходимых для сохранения здоровья человека и обеспечения его жизнедеятельности, включающий в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="anchor811"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а) предметы для хранения и приготовления пищи - холодильник, газовая плита (электроплита) и шкаф для посуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="anchor812"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б) предметы мебели для приема пищи - стол и стул (табуретка);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="anchor813"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>в) предметы мебели для сна - кровать (диван);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="anchor814"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>г) предметы средств информирования граждан - телевизор (радио);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="anchor815"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>д) предметы средств водоснабжения и отопления (в случае отсутствия централизованного водоснабжения и отопления) - насос для подачи воды, водонагреватель и отопительный котел (переносная печь).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="anchor802"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.2. Факт утраты имущества первой необходимости устанавливается решением комиссии исходя из следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="anchor821"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>а) частичная утрата имущества первой необходимости - приведение в результате воздействия поражающих факторов источника чрезвычайной ситуации части находящегося в жилом помещении, попавшем в зону чрезвычайной ситуации, имущества первой необходимости (не менее 3 предметов имущества первой необходимости) в состояние, непригодное для дальнейшего использования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="anchor822"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>б) полная утрата имущества первой необходимости - приведение в результате воздействия поражающих факторов источника чрезвычайной ситуации всего находящегося в жилом помещении, попавшем в зону чрезвычайной ситуации, имущества первой необходимости в состояние, непригодное для дальнейшего использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="anchor803"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.3. При определении степени утраты имущества первой необходимости учитывается утрата предметов имущества первой необходимости каждой категории однократно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0C0C0C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Подготовка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0C0C0C"/>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заключения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">6.1. Комиссия на основании сведений и документов, подтверждающих факт проживания граждан в жилых помещениях, находящихся в зоне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрезвычайной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ситуации,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>результатам оценки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фактического</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>состояния</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилого помещения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости, попавшего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зону чрезвычайной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ситуации формирует соответствующие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заключение (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Заключения подготавливаются Комиссией на одного или нескольких граждан, проживающих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одном жилом помещении, находящемся в зоне чрезвычайной ситуации. Комиссия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>течение 5 календарных дней со дня проведения обследования жилого помещения готовит заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6.2. Заключения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подписываются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>всеми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>членами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Граждане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ознакамливаются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заключением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>под</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подпись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>6.4. Заключения утверждаются главой муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 555</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk202360195"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="__DdeLink__1215_778494716_Копия_2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдела по ГО и ЧС, взаимодействию </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с правоохранительными органами и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межнациональным отношениям администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                    А.В.Головин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение № 1 к Порядку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>работы комиссии по установлению фактов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>проживания граждан в жилых помещениях,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>находящихся в зоне чрезвычайной ситуации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имущества первой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>необходимости в результате чрезвычайной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>территории</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>муниципального образования Кореновский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Hlk202294357_Копия_1_Копия_2_Копия_1_К1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДАЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Глава муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>"___"___________20___г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve"> М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ЗАКЛЮЧЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>об установлении факта проживания в жилом помещении, находящемся в зоне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>чрезвычайной ситуации, и факта нарушения условий жизнедеятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>гражданина в результате чрезвычайной ситуации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(реквизиты нормативного правового акта субъекта Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>об отнесении сложившейся ситуации к чрезвычайной)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Комиссия, действующая на основании____________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Председатель комиссии:___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Члены комиссии:__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>провела______________ обследование условий жизнедеятельности заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ф.И.О. заявителя:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Адрес места жительства:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Факт проживания в жилом помещении________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>установлен/не установлен на основании____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)                  (указать, если факт проживания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>установлен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Дата начала нарушения условий жизнедеятельности:_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Характер нарушения условий жизнедеятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10091" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="2" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="2" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2722"/>
+        <w:gridCol w:w="3404"/>
+        <w:gridCol w:w="3965"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Критерии нарушения условий жизнедеятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Показатели критериев нарушения условий жизнедеятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Невозможность проживания заявителя в жилом помещении:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1) здание (жилое помещение):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>фундамент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Поврежден (частично разрушен)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не поврежден (частично не разрушен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>стены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>перегородки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>перекрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>полы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>крыша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждена (частично разрушена)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждена (частично не разрушена)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>окна и двери</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>отделочные работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>печное отопление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждено (частично разрушено)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждено (частично не разрушено)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>электроосвещение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждено (частично разрушено)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждено (частично не разрушено)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повреждены (частично разрушены)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>не повреждены (частично не разрушены)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2) теплоснабжение здания (жилого помещения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(в результате чрезвычайной ситуации более двух суток прекращено теплоснабжение жилого здания (помещения), осуществляемое до чрезвычайной ситуации, при этом необходимо учитывать соответствующие климатические зоны, а также периоды отопительного сезона в различных регионах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Нарушено/не нарушено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3) водоснабжение здания (жилого помещения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(в результате чрезвычайной ситуации более двух суток прекращено водоснабжение жилого здания (помещения), осуществляемое до чрезвычайной ситуации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Нарушено/не нарушено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4) электроснабжение здания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(жилого помещения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(в результате чрезвычайной ситуации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>более двух суток прекращено</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>электроснабжение жилого здания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(помещения), осуществляемое</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>до чрезвычайной ситуации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Нарушено/не нарушено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>5) возможность использования лифта для отдельных категорий граждан (семьи с детьми до 3 лет, пенсионеры, инвалиды)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(в результате чрезвычайной ситуации более трех суток невозможно использование всех лифтов в здании на этажах выше шестого включительно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Возможно/невозможно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Невозможность осуществления транспортного сообщения между территорией проживания заявителя и иными территориями, где условия жизнедеятельности не были нарушены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>функционирование общественного транспорта от ближайшего к заявителю остановочного пункта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(при наличии абсолютной невозможности функционирования общественного транспорта между территорией проживания граждан и иными территориями, где условия жизнедеятельности не были нарушены, более двух суток, в случае его функционирования до чрезвычайной ситуации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Возможно/невозможно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Нарушение санитарно-эпидемиологического благополучия заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Нарушено/не нарушено</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Факт нарушения условий жизнедеятельности  при чрезвычайной  ситуации устанавливается   по  состоянию   хотя бы одного из показателей указанных критериев, характеризующему невозможность проживания заявителя в жилом помещении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Факт нарушения условий жизнедеятельности____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>в результате чрезвычайной ситуации установлен/не установлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Председатель комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>С заключением комиссии ознакомлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>заявитель________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Приложение № 2 к Порядку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>работы комиссии по установлению фактов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>проживания граждан в жилых помещениях,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>находящихся в зоне чрезвычайной ситуации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имущества первой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>необходимости в результате чрезвычайной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>территории</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>муниципального образования Кореновский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Hlk202294357_Копия_1_Копия_2_Копия_1_К2"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДАЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve"> Глава муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">     "___"___________20___г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">        М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ЗАКЛЮЧЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>об установлении факта проживания в жилом помещении, находящемся в зоне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>чрезвычайной ситуации, и факта утраты заявителем имущества первой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>необходимости в результате чрезвычайной ситуации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(реквизиты нормативного правового акта субъекта Российской Федерации об отнесении сложившейся ситуации к чрезвычайной)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Комиссия, действующая на основании_________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Председатель комиссии:___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Члены комиссии:__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>провела ________ обследование утраченного имущества первой необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Адрес места жительства:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ф.И.О. заявителя:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Факт проживания в жилом помещении________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>установлен/не установлен на основании___________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)                 (указать, если факт проживания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>установлен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="26282F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Список утраченного имущества первой необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10091" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="2" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="2" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5298"/>
+        <w:gridCol w:w="2625"/>
+        <w:gridCol w:w="2168"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Список имущества первой необходимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Утрачено (ДА или НЕТ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Предметы для хранения и приготовления пищи:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>холодильник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>газовая плита (электроплита)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>шкаф для посуды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Предметы мебели для приема пищи:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>стол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>стул (табуретка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Предметы мебели для сна:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>кровать (диван)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Предметы средств информирования граждан:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>телевизор (радио)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Предметы средств водоснабжения и отопления (заполняется в случае отсутствия централизованного водоснабжения и отопления):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>насос для подачи воды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>водонагреватель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>котел отопительный (переносная печь)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Факт утраты имущества первой необходимости__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>(Ф.И.О. заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>в результате чрезвычайной ситуации установлен/не установлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Председатель комиссии:_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">    (должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(должность, подпись, фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>С заключением комиссии ознакомлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>заявитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="OEM"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Приложение № 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">к постановлению  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>администрация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>от 15.05.2026  № 555</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>от 15.05.2026  № 555</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Состав </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссии по установлению фактов проживания граждан в жилых помещениях, находящихся в зоне чрезвычайной ситуации, нарушения условий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="313131"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="313131"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>жизнедеятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>утраты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>ими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества первой необходимости в результате чрезвычайной ситуации, произошедшей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>территории  муниципального образования Кореновский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Hlk202294357_Копия_1_Копия_2_Копия_2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9615" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="79" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="6149"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Голобородько                                    Сергей Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава муниципального образования   Кореновский муниципальный район Краснодарского края , председатель комиссии;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Головин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>начальник отдела по ГО и ЧС, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования Кореновский муниципальный район, заместитель председателя комиссии;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Козыренко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- главный специалист отдела по гражданской</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обороне и чрезвычайным ситуациям</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края, секретарь комиссии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9614" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Члены комиссии:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Андреева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Галина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава Журавского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельского поселения Кореновского муниципального района Краснодарского края (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Белозор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сергей Алексеевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- военный комиссар Кореновского и Выселковского районов Краснодарского края                (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Бойко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Антон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Леонидо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>вич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник Кореновского военного гарнизона           (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бурдун</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Евгений Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- генеральный директор МКУ КГП КР «Жилищно-коммунальное хозяйство» (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Варивода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Пролетарского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Величко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сергей Валерьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>МКУ КГП КР</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Служба спасения»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дукуп</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- директор </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиала № 4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АО «Газпром газораспределение Краснодар» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Демченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Алексей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Братковского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Деляниди</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Евгений Дмитриевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- директор публичного акционерного общества «Кореновское автотранспортное  предприятие»  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Дружинкин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Александр Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>район;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Еригин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Анатолий Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Раздольненского сельского поселения Кореновского  муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Зарицкий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Александр Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава Новоберезанского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мироненко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Валентина Ивановна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- руководитель Управления социальной защиты населения департамента социальной защиты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>населения Краснодарского края в Кореновском районе (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="902" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кулиш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Михаил Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава Платнировского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="672" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Колупайко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Светлана Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="672" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ковалева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мозговой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Анатолий Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Сергиевского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Николаенко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Максим Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор МУП КГП КР «Тепловые сети» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Орлецкая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Любовь Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Бураковского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Плотникова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Галина Ивановна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник территориального отдела управления «Роспотребнадзора» по Краснодарскому краю в Выселковском, Усть-Лабинском, Кореновском и Динском районах  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Нейжмак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Виктор Николаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>- начальник отдела  ЖКХ, транспорта и связи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Байгин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Сергей Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела строительства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Милославская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Марина Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела архитектуры и градостроительства  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Аннина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Татьяна Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела по социальным вопросам </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Сучкова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Екатерина Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела земельных отношений </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>г. Кореновск</w:t>
-[...94 lines deleted...]
-        <w:ind w:firstLine="737"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk202360195_Копия_1"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="__DdeLink__1215_778494716_Копия_2_Копия_"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдела по ГО и ЧС, взаимодействию </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...61 lines deleted...]
-        <w:ind w:firstLine="737"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с правоохранительными органами и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...86 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межнациональным отношениям администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...35 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">          А.В.Головин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4. Контроль за исполнением  постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края  Т.Г.Ковалеву.</w:t>
-[...123 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="212"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="993" w:top="1598" w:footer="0" w:bottom="993"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="272" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...14 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>22</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
-[...8 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{C87D0B3E-391F-4BDE-9F54-BB47A643636F}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1076,52 +19300,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1182,586 +19406,866 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style16"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="2" w:customStyle="1">
+    <w:name w:val="Основной текст (2)_"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00f058b0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...2 lines deleted...]
-    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:rFonts w:hint="default"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
-    <w:name w:val="WW8Num2z0"/>
+  <w:style w:type="character" w:styleId="5" w:customStyle="1">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:rFonts w:hint="default"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2">
-[...9 lines deleted...]
-    <w:name w:val="WW8Num1z1"/>
+  <w:style w:type="character" w:styleId="6" w:customStyle="1">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1">
-[...7 lines deleted...]
-    <w:name w:val="Основной текст с отступом Знак"/>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f73c6e"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:next w:val="a6"/>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="DejaVu Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style12"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e1692c"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a6"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style10"/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr>
+      <w:ind w:firstLine="720" w:left="283"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21" w:customStyle="1">
+    <w:name w:val="Основной текст (2)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iauiue1" w:customStyle="1">
+    <w:name w:val="Iau?iue1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d02f54"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style16"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-">
+    <w:name w:val="WW-Заголовок"/>
+    <w:basedOn w:val="Style16"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Нормальный"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Preformatted">
+    <w:name w:val="Preformatted"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Symbol" w:cs="Wingdings"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="OEM">
+    <w:name w:val="Нормальный (OEM)"/>
+    <w:basedOn w:val="Preformatted"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:hanging="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...22 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDACF36-D077-4C2B-96FB-B78500FACB0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>23</Pages>
+  <Words>3509</Words>
+  <Characters>29273</Characters>
+  <CharactersWithSpaces>34449</CharactersWithSpaces>
+  <Paragraphs>416</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об утверждении устава муниципального</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Щинова Кристина Станиставовн</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User2</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>