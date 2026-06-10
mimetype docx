--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,1024 +1,9082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006020E8">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>от 15.05.2026                                                                                                                            № 556</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk76627203"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Порядка</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  принятия решения о проведении неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, находящихся в собственности физических лиц, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202294357"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk202294552"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4428"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9924" w:leader="none"/>
         </w:tabs>
+        <w:ind w:left="993" w:right="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9924" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="993" w:right="1134"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId3"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1474" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="1638"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со ст. 15 Федерального закона от 06.10.2003 N 131-ФЗ "Об общих принципах организации местного самоуправления в Российской Федерации", федеральными законами от 20.03.2025 № 33-ФЗ "Об общих принципах организации местного самоуправления в единой системе публичной власти", от 21.12.1994 № 68-ФЗ "О защите населения и территорий от чрезвычайных ситуаций природного и техногенного характера", Постановлением Правительства РФ от 28.12.2019 N 1928 "Об утверждении Правил предоставления иных межбюджетных трансфертов из федерального бюджета, источником финансового обеспечения которых являются бюджетные ассигнования резервного фонда Правительства Российской Федерации, бюджетам субъектов Российской Федерации на финансовое обеспечение отдельных мер по ликвидации чрезвычайных ситуаций природного и техногенного характера, осуществления компенсационных выплат физическим и юридическим лицам, которым был причинен ущерб в результате террористического акта, и возмещения вреда, причиненного при пресечении террористического акта правомерными действиями", постановлением Губернатора Краснодарского края от 04.05.2026 № 231 «О реализации на территории Краснодарского края мер социальной поддержки граждан, жилые помещения которых утрачены и (или) повреждены в результате чрезвычайных ситуаций природного и техногенного характера, а также в результате террористических актов и (или) при пресечении террористических актов правомерными действиями, и о признании утратившими силу некоторых </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормативных правовых актов главы администрации (губернатора) Краснодарского края, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в целях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>проведения неотложных ремонтно-восстановительных   работ   жилых   помещений,  находящихся в собственности физических лиц, пострадавших</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в результате </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чрезвычайных ситуаций природного или техногенного характера, террористического акта, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">террористических атак беспилотными летательными аппаратами, в рамках рассмотрения представления прокуратуры Кореновского района от 30 апреля 2026 года № 07-01-2026/2131-26, администрация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования    Кореновский        муниципальный    район      Краснодарского    края                   п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок принятия решения о проведении неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, находящихся в собственности физических лиц, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202294357_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk202294552_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края (приложение № 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утвердить состав </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>комиссии по  установлению факта  проведения неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk202294357_Копия_6_Копия_1_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края (приложение № 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3. Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального  образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>разместить на   официальном   сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной  сети  «Интернет» .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контроль за выполнением настоящего постановления возложить на  заместителя главы муниципального образования Кореновский муниципальный район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края Манько А.П..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Постановление вступает в силу после его официального обнародования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="2"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="2"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                  С.А.Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="2"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Приложение № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">к постановлению  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>администрация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>от 15.05.2026 № 556</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>от 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 556</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>принятия решения о проведении неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, находящихся в собственности физических лиц, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk202294357_Копия_2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk202294552_Копия_2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="anchor1001"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. Настоящий Порядок </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принятия решения о проведении неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, находящихся в собственности физических лиц, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk202294357_Копия_3"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk202294552_Копия_3"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края (далее - Порядок) определяет процедуру и условия принятия администрацией </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk202294357_Копия_1_Копия_1_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - Администрация) решения о проведении неотложных ремонтно-восстановительных работ с целью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проведения неотложных ремонтно-восстановительных   работ   жилых   помещений,  находящихся в собственности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>физических лиц, пострадавших</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, террористических атак беспилотными летательными аппаратами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk202294357_Копия_5_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="anchor1002"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. В целях настоящего Порядка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="anchor10021"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) под жилыми помещениями понимается жилой дом, часть жилого дома, квартира, часть квартиры, комната;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="anchor10022"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) под неотложными ремонтно-восстановительными работами понимается комплекс операций по оперативному восстановлению эксплуатационных характеристик жилых помещений, находящихся в собственности физических лиц, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак БПЛА, проведение которых организуется Администрацией или физическими лицами, имуществу которых причинен ущерб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="anchor10023"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Гражданин имеет право самостоятельно организовать проведение неотложных ремонтно-восстановительных работ в отношении своих жилых помещений уведомив об этом Администрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Гражданин направляет заявление в Администрацию о решении самостоятельно провести неотложные ремонтно-восстановительные работы в отношении своих жилых помещений в письменной форме на бумажном носителе.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В этом случае неотложные ремонтно-восстановительные работы в отношении жилых помещений, находящихся в собственности указанных граждан, Администрацией не производятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">4. В случае возникновения на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk202294357_Копия_1_Копия_1_Копия_1_Ко"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чрезвычайной ситуации природного или техногенного характера, террористического акта, атак БПЛА Администрация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="anchor10061"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) осуществляет сбор заявлений граждан о проведении неотложных ремонтно-восстановительных работ, формирует списки граждан на основании поданных заявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="anchor10063"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) создает комиссию в целях установления факта  проведения неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk202294357_Копия_6_Копия_1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="anchor10064"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3) организует проведение специализированными организациями и (или) экспертами оценки размера причиненного ущерба жилым помещениям граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="anchor10065"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5. Решение о проведении неотложных ремонтно-восстановительных работ Администрация принимает после оценки ущерба, причиненного жилым помещениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Оценка ущерба, причиненного жилым помещениям, осуществляется специализированными организациями и (или) экспертами в соответствии с законодательством об оценочной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="anchor1010"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6. Для проведения неотложных ремонтно-восстановительных работ граждане представляют заявление по форме, согласно приложению к Порядку, и следующие документы (сведения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="anchor10101"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) паспорт или иной документ, удостоверяющий личность в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) правоустанавливающие документы (их копии) на жилые помещения, в том числе выписки из Единого государственного реестра недвижимости на жилые помещения, пострадавшие вследствие террористического акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="anchor10104"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3) заключения специализированных организаций и (или) экспертов о величине причиненного ущерба жилым помещениям (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="anchor10105"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4) постановление следователя (дознавателя, судьи) или определение суда о признании гражданина потерпевшим по уголовному делу о преступлении, предусмотренном статьей 205 Уголовного кодекса Российской Федерации (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7. Заявление гражданина о получении неотложных ремонтно-восстановительных работ должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="anchor10111_Копия_1"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1) согласие об уступке гражданином прав требования возмещения убытков у виновного лица (в случае его установления) в пользу Администрации за проведение неотложных ремонтно-восстановительных работ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="anchor10112"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) положения о том, что гражданином не получены и не будут заявлены требования на иные (в том числе страховые) выплаты по компенсации (возмещению) ущерба, нанесенного его имуществу в рамках данного заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="anchor10111"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8. Для проведения неотложных ремонтно-восстановительных работ с заявлением может обратиться как гражданин (собственник пострадавшего жилого помещения) так и его уполномоченный представитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>При обращении с заявлением уполномоченного представителя гражданина дополнительно предъявляется документ, подтверждающий его полномочия, а также паспорт или иной документ, удостоверяющий его личность в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="anchor1013"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>9. Документы, выданные органами иностранного государства, предоставляются заявителем в копиях с нотариально заверенным переводом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="anchor1016"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10. Заявления о проведении неотложных ремонтно-восстановительных работ, документы подаются гражданами (их представителями) на бумажном носителе непосредственно в Администрацию .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="anchor1017"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11. В целях организации работы по проведению неотложных ремонтно-восстановительных работ Администрация осуществляет сбор заявлений граждан о проведении неотложных ремонтно-восстановительных работ, заявлений о принятом гражданином решении самостоятельно провести неотложные ремонтно-восстановительные работы, на основании которых формируют соответствующие списки граждан по категориям заявителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="anchor1019"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>12. Заявление с документами, поданные заявителем непосредственно в Администрацию, регистрируются в день их подачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>13. Заявления и документы подлежат рассмотрению Администрацией в течение не более 3 рабочих дней со дня их регистрации, и Администрация принимает решение о проведении либо об отказе в проведении неотложных ремонтно-восстановительных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>14. Основаниями для отказа заявителю в приеме и регистрации заявлений по проведению неотложных ремонтно-восстановительных работ являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="anchor10211"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) представление неполного комплекта документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="anchor10212"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) представленные документы утратили силу или являются недействительными на момент обращения гражданина (представителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="anchor10213"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3) представленные документы содержат подчистки и исправления текста, не заверенные в порядке, установленном законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="anchor10214"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4) подача заявления лицом, не имеющим полномочий представлять интересы гражданина, претендующего на проведение неотложных ремонтно-восстановительных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="anchor10218"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5) истек срок подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="anchor102111"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>15. Основания для отказа в проведении неотложных ремонтно-восстановительных работ Администрацией:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="anchor10221"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) несоответствие граждан категории лиц, имеющим право получения данных мер социальной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="anchor10222"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) установлен факт ранее назначенной помощи по заявлению, содержащем информацию о жилом помещении, пострадавшем вследствие террористического акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="anchor10224"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3) комиссией не подтвержден факт нанесения ущерба жилому помещению  в результате террористических атак БПЛА;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="anchor10226"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4) заявление отозвано по инициативе заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="anchor10227"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>16. Заявления о проведении неотложных ремонтно-восстановительных работ подаются гражданином в течение 3 месяцев со дня совершения террористического акта, атаки БПЛА.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>17. Решение о проведении либо об отказе в проведении неотложных ремонтно-восстановительных работ гражданин может получить в течении 3 рабочих дней в Администрации - на бумажном носителе, заверенного подписью уполномоченного должностного лица и печатью уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="anchor1024"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>18. Администрация обеспечивает хранение представленных гражданами заявлений и документов в течение пяти лет со дня регистрации соответствующего заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="anchor1027"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>19. Финансирование проведения оценки ущерба, причиненного жилым помещениям, осуществляемого специализированными организациями и (или) экспертами, проведение неотложных ремонтно-восстановительных работ осуществляется за счет средств резервных фондов Администрации и (или) иных межбюджетных трансфертов, предоставляемых из резервного фонда Администрации Краснодарского края, а также иных источников финансирования (пожертвований).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Hlk202360195"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="__DdeLink__1215_778494716_Копия_2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдела по ГО и ЧС, взаимодействию </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с правоохранительными органами и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межнациональным отношениям администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                      А.В.Головин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Приложение Порядку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10375" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5046"/>
+        <w:gridCol w:w="5328"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5046" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>В Администрацию</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="5070" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="5070" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от _________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зарегистрированного(ой) по адресу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>паспорт гражданина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Российской Федерации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>серия ______ N _________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дата выдачи:__________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кем выдан:______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________________(иной документ, удостоверяющий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>личность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>адрес электронной почты: ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>телефон: ___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. Прошу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- провести неотложные ремонтно-восстановительные работы с целью восстановления моего жилого помещения,  расположенного по адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. К заявлению мною прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) копия паспорта или иного документа, удостоверяющего личность заявителя в соответствии с законодательством Российской Федерации __________ (количество листов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>копия паспорта или иного документа, удостоверяющего личность представителя заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>документы, подтверждающие полномочия представителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) копии правоустанавливающих документов, в том числе выписки из Единого государственного реестра недвижимости на жилое имущество, пострадавшее вследствие террористического акта  __________ (количество листов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3) заключения специализированных организаций и (или) экспертов о величине причиненного ущерба жилым помещениям граждан (при наличии) _________ (количество листов) (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4) постановление следователя (дознавателя, судьи) или определение суда о признании гражданина потерпевшим по уголовному делу о преступлении, предусмотренном статьей 205 Уголовного кодекса Российской Федерации __________ (количество листов) (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5) документы по своему усмотрению (фото или видеоматериалы и т.п.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Заявление гражданина о получении неотложных ремонтно-восстановительных работ должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="anchor10111_Копия_1_Копия_1"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1) согласие об уступке гражданином прав требования возмещения убытков у виновного лица (в случае его установления) в пользу Администрации за проведение неотложных ремонтно-восстановительных работ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="anchor10112_Копия_1"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) положения о том, что гражданином не получены и не будут заявлены требования на иные (в том числе страховые) выплаты по компенсации (возмещению) ущерба, нанесенного его имуществу в рамках данного заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Решение о проведении либо отказе в проведении неотложных ремонтно-восстановительных работ могу получить в администрации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / или прошу направить по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Подтверждаю достоверность сведений, представленных в настоящем заявлении и прилагаемых документах (сведениях).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Я предупрежден о привлечении к ответственности в соответствии с законодательством Российской Федерации в случае выявления в представленных мною сведениях и документах, прилагаемых к настоящему заявлению, данных, не соответствующих действительности и послуживших основанием для проведения ремонтных работ за счет средств бюджета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10091" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="570"/>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="4620"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(Ф.И.О. полностью)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Приложение № 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">к постановлению  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>администрация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>от 15.05.2026 № 556</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>от 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 556</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-20" w:right="-33"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="false"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Состав </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:overflowPunct w:val="false"/>
+        <w:spacing w:lineRule="atLeast" w:line="240"/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комиссии по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>установлению факта  проведения неотложных ремонтно-восстановительных работ с целью восстановления жилых помещений, пострадавших в результате чрезвычайных ситуаций природного или техногенного характера, террористического акта, атак беспилотных летательных аппаратов, произошедших на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="_Hlk202294357_Копия_6_Копия_1_Копия_1_Ко"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9615" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="79" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="6149"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Голобородько                                    Сергей Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава муниципального образования   Кореновский муниципальный район Краснодарского края , председатель комиссии;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Головин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>начальник отдела по ГО и ЧС, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования Кореновский муниципальный район, заместитель председателя комиссии;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Козыренко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- главный специалист отдела по гражданской</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обороне и чрезвычайным ситуациям</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края, секретарь комиссии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9614" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Члены комиссии:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Андреева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Галина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава Журавского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельского поселения Кореновского муниципального района Краснодарского края (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Белозор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сергей Алексеевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- военный комиссар Кореновского и Выселковского районов Краснодарского края                (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Бойко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Антон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Леонидо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>вич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник Кореновского военного гарнизона           (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бурдун</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Евгений Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- генеральный директор МКУ КГП КР «Жилищно-коммунальное хозяйство» (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Варивода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Пролетарского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Величко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сергей Валерьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>МКУ КГП КР</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Служба спасения»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дукуп</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- директор </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиала № 4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АО «Газпром газораспределение Краснодар» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Демченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Алексей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Братковского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Деляниди</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Евгений Дмитриевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- директор публичного акционерного общества «Кореновское автотранспортное  предприятие»  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Дружинкин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Александр Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>район;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Еригин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Анатолий Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Раздольненского сельского поселения Кореновского  муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Зарицкий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Александр Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава Новоберезанского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мироненко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Валентина Ивановна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- руководитель Управления социальной защиты населения департамента социальной защиты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>населения Краснодарского края в Кореновском районе (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="902" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кулиш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Михаил Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глава Платнировского</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="672" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Колупайко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Светлана Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="672" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ковалева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мозговой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Анатолий Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Сергиевского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Николаенко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Максим Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор МУП КГП КР «Тепловые сети» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Орлецкая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Любовь Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лава Бураковского сельского поселения Кореновского муниципального района (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Плотникова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Галина Ивановна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник территориального отдела управления «Роспотребнадзора» по Краснодарскому краю в Выселковском, Усть-Лабинском, Кореновском и Динском районах  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Нейжмак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Виктор Николаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>- начальник отдела  ЖКХ, транспорта и связи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Байгин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Сергей Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела строительства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Милославская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Марина Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела архитектуры и градостроительства  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Аннина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Татьяна Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела по социальным вопросам </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3465" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Сучкова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Екатерина Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела земельных отношений </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>администрации муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="3300" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 556</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Hlk202360195_Копия_1"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="__DdeLink__1215_778494716_Копия_2_Копия_"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдела по ГО и ЧС, взаимодействию </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>г. Кореновск</w:t>
-[...248 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с правоохранительными органами и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межнациональным отношениям администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
       </w:r>
-      <w:r>
-[...225 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">            А.В.Головин</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1170" w:right="567" w:bottom="1134" w:left="1701" w:header="600" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="212"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="272" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...19 lines deleted...]
-    <w:charset w:val="01"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="006020E8">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ab"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="006020E8">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ab"/>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="006020E8">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ae"/>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
+  <w:autoHyphenation w:val="true"/>
   <w:evenAndOddHeaders/>
-  <w:drawingGridHorizontalSpacing w:val="0"/>
-[...15 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{C7C28B33-74C7-4402-BA5E-0C3664BF1275}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1172,52 +9230,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1278,591 +9336,846 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style17"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Segoe UI" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="2" w:customStyle="1">
+    <w:name w:val="Основной текст (2)_"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00f058b0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...2 lines deleted...]
-    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:rFonts w:hint="default"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
-    <w:name w:val="WW8Num2z0"/>
+  <w:style w:type="character" w:styleId="5" w:customStyle="1">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:rFonts w:hint="default"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2">
-[...9 lines deleted...]
-    <w:name w:val="WW8Num1z1"/>
+  <w:style w:type="character" w:styleId="6" w:customStyle="1">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1">
-    <w:name w:val="Основной шрифт абзаца1"/>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-[...1 lines deleted...]
-    <w:basedOn w:val="1"/>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f73c6e"/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Основной текст с отступом Знак"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:next w:val="a5"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style12"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e1692c"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="DejaVu Sans"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...15 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style10"/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr>
+      <w:ind w:firstLine="720" w:left="283"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21" w:customStyle="1">
+    <w:name w:val="Основной текст (2)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e962e6"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iauiue1" w:customStyle="1">
+    <w:name w:val="Iau?iue1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e1692c"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d02f54"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style17"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-">
+    <w:name w:val="WW-Заголовок"/>
+    <w:basedOn w:val="Style17"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans;Arial" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Нормальный"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...14 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:hanging="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...35 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDACF36-D077-4C2B-96FB-B78500FACB0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>11</Pages>
+  <Words>2345</Words>
+  <Characters>19235</Characters>
+  <CharactersWithSpaces>22033</CharactersWithSpaces>
+  <Paragraphs>238</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об утверждении устава муниципального</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Щинова Кристина Станиставовн</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User2</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>