--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,1741 +1,20316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="002F3A8E">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>от 19.05.2026                                                                                                                            № 560</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О распределении должностных обязанностей между заместителями </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="703" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с приведением в соответствие со структурой администрации муниципального образования Кореновский муниципальный район Краснодарского края, администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="703" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.Утвердить распределение должностных обязанностей между заместителями главы муниципального образования Кореновский муниципальный район Краснодарского края (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="703" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.Признать утратившим силу постановление администрации муниципального образования Кореновский муниципальный район Краснодарского края от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>17 января 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «О распределении должностных обязанностей между заместителями главы муниципального образования Кореновский район».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="855" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края разместить настоящее постановление в информационно-телекоммуникационной сети «Интернет» на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="855" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края И.А. Максименко.</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="703" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="703" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="17" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="17" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="17" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Style19"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="17" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                   С.А. Голобородько</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4631" w:type="dxa"/>
+        <w:jc w:val="right"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4631"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4631" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:pageBreakBefore/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="5595" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕНО</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>постановлением администрации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="703" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>от 19.05.2026  № 560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="-60" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="6720" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="6720" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="15" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>РАСПРЕДЕЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="15" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должностных обязанностей между заместителями  главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="15" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="15" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заместители главы муниципального образования Кореновский муниципальный район Краснодарского края обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>облюдать ограничения, не нарушать запреты, которые установлены Федеральным законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и другими федеральными законами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сполнять основные обязанности, предусмотренные Федеральным законом от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>точно и в срок выполнять поручения своего руководителя, а в его отсутствии – лица, его замещающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соблюдать правила делопроизводства, в том числе надлежащим образом учитывать и хранить полученные на исполнение документы и материалы, своевременно сдавать их ответственному за делопроизводство, в том числе при уходе в отпуск, убытии в командировку, в случае болезни или оставления должности, осуществлять делопроизводственный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соблюдать установленный служебный распорядок, кодекс этики и служебного поведения муниципальных служащих, утвержденный муниципальным правовым актом, правила содержания служебных помещений и правила пожарной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беречь и рационально использовать имущество, предоставленное для исполнения должностных обязанностей, а также не использовать это имущество в целях получения доходов или иной личной выгоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уведомлять  представителя нанимателя (работодателя), органы прокуратуры или другие государственные органы обо всех случаях обращения к нему каких-либо лиц в целях склонения его к совершению коррупционных  правонарушений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сообщать представителю нанимателя (работодателю) о личной заинтересованности при исполнении должностных обязанностей, которая может привести к конфликту интересов, принимать меры по предотвращению подобного конфликта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечивать поддержку конституционного строя и соблюдение Конституции Российской Федерации, реализацию федеральных законов и законов Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контролировать соблюдение норм муниципального права, реализацию Устава муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивать соблюдение нормативных правовых актов, изданных главой администрации (губернатором) Краснодарского края, Советом муниципального образования Кореновский муниципальный район Краснодарского края, администрацией муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы и Совета муниципального образования Кореновский муниципальный район Краснодарского края адаптированные к условиям местного самоуправления нормативные правовые акты, регламентирующие прохождение муниципальной службы в администрации муниципального образования и направленные на совершенствование и повышение эффективности работы подведомственных им структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечивать выполнение и контролировать решение всех вопросов местного значения,  мероприятий, проводимых на территории муниципального образования Кореновский муниципальный район Краснодарского края, а также осуществлять особый контроль за выполнением подведомственными органами решений Совета муниципального образования Кореновский муниципальный район Краснодарского края, постановлений и распоряжений администрации муниципального образования Кореновский муниципальный район Краснодарского края, независимо от курируемого направлен</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="2"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:pict>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:t>ия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формировать резерв кадров и в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>носить предложения главе муниципального образования по кандидатурам руководителей подведомственных им управлений, отделов и муниципальных  учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организовывать совместную работу управлений, отделов в интересах комплексного решения вопросов, приглашать руководителей и других ответственных работников управлений, отделов администрации муниципального образования Кореновский муниципальный район Краснодарского края для рассмотрения и разрешения с их участием возникающих в работе вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>запрашивать и получать от управлений, отделов и других ведомств, расположенных на территории муниципального образования Кореновский муниципальный район Краснодарского края, необходимые материалы и периодическую отчетность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>принимать участие в работе совещаний, семинаров в других мероприятиях, проводимых управлениями, отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, а также администрациями городского и сельских поселений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в установленное распорядком работы администрации муниципального образования время вести прием граждан, рассматривать и анализировать предложения, заявления и жалобы граждан, принимать по ним решение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рассматривать и учитывать в своей деятельности предложения органов территориального общественного самоуправления, общественных организаций, сообщать им результаты рассмотрения предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="564" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>контролировать исполнение местного бюджета в отраслевых (функциональных) органах администрации муниципального образования Кореновский муниципальный район Краснодарского края, муниципальных предприятиях и  учреждениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>не разглашать сведения, составляющие государственную и иную охраняемую законом тайну, а также сведения, ставшие ему известными в связи с выполнением должностных обязанностей, в том числе сведения, касающиеся частной жизни и здоровья граждан или затрагивающие их честь и достоинство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>поддерживать уровень квалификации, необходимый для исполнения служебных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>существлять обработку персональных данных в соответствии с принципами и условиями обработки персональных данных, установленными законодательством Российской Федерации и правовыми актами администрации муниципального образования Кореновский муниципальный район Краснодарского края в области персональных данны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>при осуществлении закупок товаров, работ, услуг в соответствии с               Федеральным законом от 5 апреля 2013 года № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и         муниципальных нужд»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- утвержда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проект контракта, документацию о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Highlightsearch"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>закупке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, которые размещаются в единой информационной системе вместе с извещением об осуществлении закупки, изменения, внесенные в документацию о закупке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- определя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> содержание извещения об осуществлении закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- утвержда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заявку на осуществление закупки, в том числе документы и сведения в нее входящие, для предоставления в уполномоченное учреждение на определение поставщиков (подрядчиков, исполнителей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>- подписывать разъяснение положений документации о закупке,                 муниципальный контракт, соглашение об изменении контракта, соглашение о расторжении контракта, решение об одностороннем отказе от исполнения контракта, документ о приемке поставленного товара, выполненной работы, оказанной услуги, требование об уплате денежной суммы по независимой      гарантии, претензию, требование об уплате неустоек (штрафов, пеней)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ести персональную ответственность за реализацию мероприятий               национальных (региональных) проектов на территории муниципального            образования Кореновский муниципальный район Краснодарского края по курируемым направлениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="15" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1. Должностные обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>(вопросы внутренней и кадровой политики, взаимодействия с органами местного самоуправления)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.Непосредственно координирует и контролирует работу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>управления делами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>юридического отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>архивного отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отдела по взаимодействию с представительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.2.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по соблюдению требований к служебному поведению муниципальных служащих и урегулированию конфликта интересов на муниципальной службе в администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>комиссию по проведению конкурсного отбора инициативных проектов в муниципальном образовании Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по формированию и подготовке резерва управленческих кадров муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по проведению антикоррупционной экспертизы нормативных правовых актов (их проектов) муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию органов местного самоуправления муниципального образования Кореновский муниципальный район Краснодарского края по установлению стажа муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по формированию и подготовке кадрового резерва для замещения вакантных должностей муниципальной службы администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по подведению итогов конкурса на звание «Лучший орган территориального общественного самоуправления муниципального образования Кореновский муниципальный район Краснодарского края»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экспертную комиссию администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.3.Организует и координирует работу по:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>взаимодействию с органами местного самоуправления поселений Кореновского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="540" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>взаимодействию с политическими партиями и общественными организациями и объединениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за выполнением правовых актов федеральных органов государственной власти, органов государственной власти Краснодарского края, муниципальных правовых актов, находящихся на исполнении в подведомственных отраслевых (функциональных) органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за качественной подготовкой правовых актов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организации материально-технического обеспечения избирательных комиссий во время проведения выборов и референдумов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечению организационно-технической и финансовой деятельности администрации муниципального образования Кореновский муниципальный район Краснодарского края, созданию необходимых условий для осуществления деятельности отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соблюдению сроков выполнения служебной корреспонденции главы муниципального образования Кореновский муниципальный район Краснодарского края, его заместителей и администрации муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с Инструкцией по делопроизводству в администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечению установленного порядка подготовки и проведения собраний, митингов, уличных шествий и демонстраций, других массовых общественных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>разработке организационных и правовых документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>работе с обращениями граждан и кадровой работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деятельности архивной службы района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вопросам внутреннего распорядка работы аппарата администрации района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Par259"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 года № 25-ФЗ «О муниципальной службе в Российской Федерации» имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных)  органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.5.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.7.Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вопросы внутренней и кадровой политики, взаимодействия с органами местного самоуправления)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>, его должностные обязанности выполняет один из заместителей главы муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="675" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должностные обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>(вопросы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взаимодействия с правоохранительными органами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="567" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>оординирует и контролирует работу отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>отдела по ГО и ЧС, взаимодействию с правоохранительными органами и межнациональным отношени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования  Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.2.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style101"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1022" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="320" w:before="4" w:after="0"/>
+        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный штаб по реализации Закона Краснодарского края от 21.07.2008 года № 1539-КЗ «О мерах по профилактике безнадзорности и правонарушений   несовершеннолетних   в   Краснодарском   крае»,   Закона Краснодарского края от 28.06.2007 года № 1267-КЗ «Об участии граждан в охране общественного порядка в Краснодарском крае»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="320"/>
+        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>координационн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссию по профилактике правонарушений и преступлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="320"/>
+        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>координационн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совещания по обеспечению правопорядка и общественной безопасности при главе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Совета безопасности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style101"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1022" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="320" w:before="4" w:after="0"/>
+        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>призывн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.Организует и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>координирует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">беспечению (организации) выполнения задач, полномочий, функций, возложенных на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>подведомственные отраслевые (функциональные) органы администрации муниципального образования  Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="794" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по выполнению краевых и местных нормативных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="794" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по разработке организационных и правовых документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="794" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>по анализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>у за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> состоянием (динамик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) правонарушений на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">контролю за подготовкой и выполнением планируемых профилактических мероприятий на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="794" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заимодейств</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с войсковыми частями, дислоцированными на территории муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам шефской работы и проведению общерайонных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по противодействию терроризму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- разработка и реализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальных программ в области профилактики терроризма, а также минимизации и (или) ликвидации последствий его проявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- организ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>едение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационно-пропагандистских мероприятий по разъяснению сущности терроризма и его общественной опасности, а также по формированию у граждан неприятия идеологии терроризма, в том числе путем распространения информационных материалов, печатной продукции, проведени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разъяснительной работы и иных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- участ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в мероприятиях по профилактике  терроризма, а также по минимизации и (или) ликвидации последствий его проявлений, организуемых федеральными органами исполнительной власти и (или) органами исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- направл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам участия в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений в органы исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="600" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ины</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полномочи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по решению вопросов местного значения по участию в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации», имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края его должностные обязанности выполняет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>начальник отдела</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:outline w:val="false"/>
+          <w:shadow w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:em w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по ГО и ЧС, взаимодействию с правоохранительными органами и межнациональным отношениям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="675" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должностные обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заместителя главы муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вопросы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>физической культур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и спорта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>оординирует и контролирует работу отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>отдела по физической культуре и спорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.2.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>экспертный совет по присуждению стипендий главы муниципального образования Кореновский муниципальный район Краснодарского края для одаренных учащихся спортивных школ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экспертную комиссию отдела по физической культуре и спорту  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комиссию по оценке выполнения показателей эффективности деятельности учреждений, подведомственных отделу по физической культуре и спорту  администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>и критериев оценки эффективности и результативности работы руководителей для установления стимулирующих выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.3.Организует и контролирует работу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">беспечению (организации) выполнения задач, полномочий, функций, возложенных на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдел по физической культуре и спорту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с Положением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>об отделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>, на подведомственные отраслевые (функциональные) органы администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по выполнению краевых и местных нормативных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>документов по вопросам физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>азработке мероприятий, направленных на развитие физической культуры и спорта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района, спортивной инфраструктуры в районе и поселениях, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждений, организаций, объединений спортивной направленности расположенных на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по способствованию развития международных спортивных связей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по внесению предложений в Министерство по физической культуре и спорту Краснодарского края о проведение краевых и всероссийских соревнований на спортивной базе муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="851" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по осуществлению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предварительного и текущего контроля за экономным, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>эффективным использованием бюджетных средств в организациях отрасли физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="851" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по информированию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения района с помощью средств массовой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>информации о достижениях спортсменов Кореновского района, предстоящих спортивно-массовых и физкультурных мероприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="851" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по осуществлению общего руководства отделом по физической культуре и спорту, в том числе осуществлению правового регулирования в сфере физической культур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и спорта и изданию локальных приказов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>оздан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услови</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для развития массовой физической культуры и спорта на территории муниципального образования Кореновкий район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="794" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>существл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подготовк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> календарного плана спортивно-массовых мероприятий в муниципальном образовании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>, координации и выполн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> календарн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> плана официальных физкультурных мероприятий и спортивных мероприятий Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>по осуществлению обще</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руководств</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>, координаци</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и контрол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             за деятельностью по подготовке сборных команд по видам спорта для участия в краевых соревнованиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>оординации и контрол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правовых актов органов государственной власти, органов государственной власти Краснодарского края, муниципальных правовых актов, находящихся на исполнении                                     в подведомственных отраслевых органах и организациях отрасли физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>по осуществ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>лению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контрол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за расходом денежных средств, выделенных в рамках целевой ведомственной программы на развитие физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>по включению вопрос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития физкультуры и спорта в районе на заседание координационного совета по физкультуре и спорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>по анализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>состояни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> физической культуры и спорта в городском и сельских поселениях, учебных заведениях, трудовых коллективах и информирова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>нию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руководств</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района о состоянии дел в указанных областях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>по осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контрол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за эффективным использованием и эксплуатацией спортивных сооружений независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="794" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>по представл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в установленном порядке в Министерство физической культуры и спорта соответствующ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документаци</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для присвоения почетных и спортивных званий, судейских категорий спортсменам и тренерам, работникам физкультуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по противодействию терроризму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- разработка и реализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальных программ в области профилактики терроризма, а также минимизации и (или) ликвидации последствий его проявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- организ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>едение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационно-пропагандистских мероприятий по разъяснению сущности терроризма и его общественной опасности, а также по формированию у граждан неприятия идеологии терроризма, в том числе путем распространения информационных материалов, печатной продукции, проведени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разъяснительной работы и иных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- участ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в мероприятиях по профилактике  терроризма, а также по минимизации и (или) ликвидации последствий его проявлений, организуемых федеральными органами исполнительной власти и (или) органами исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- направл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам участия в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений в органы исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="600" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ины</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полномочи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по решению вопросов местного значения по участию в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации», имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="851" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Координирует деятельность подведомственных отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администраци</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>и муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края его должностные обязанности выполняет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>начальник отдела по физической культуре и спорту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Должностные обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(вопросы социального развития)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="750" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.1.Непосредственно координирует и контролирует работу отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>управления образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдела по социальным вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдела культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдела по делам молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдела по вопросам семьи и детства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдела по делам несовершеннолетних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.2.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>комиссию по делам несовершеннолетних и защите их прав;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>территориальную трехстороннюю комиссию по регулированию социально-трудовых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>межведомственную комиссию по организации и обеспечению летнего отдыха, оздоровления и занятости детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>санитарно-противоэпидемическую комиссию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>межведомственную комиссию по охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>рабочую группу по реализации национальных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совет по делам инвалидов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>межведомственный совет по питанию в учреждениях образования, здравоохранения и социальной защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>стипендиальный совет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>межведомственную комиссию по приемке образовательных учреждений муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>рабочую группу по организации работы в области квотирования рабочих мест в муниципальном образовании Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>межведомственную рабочую группу по координации вопросов создания и внедрения Единой государственной информационной системы социального обеспечения в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.3.Организует и координирует работу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="750" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>культурно-просветительных учреждений с учетом национально-культурных традиций населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="750" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по планированию развития на территории  муниципального образования Кореновский муниципальный район Краснодарского края сети учреждений образования, содействует организации трудового обучения и профориентации школьников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="750" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по созданию условий для обеспечения поселений, входящих в состав муниципального района, услугами по организации досуга и услугами организации культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="750" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по контролю за выполнением правовых актов федеральных органов государственной власти,  органов государственной власти Краснодарского края, муниципальных правовых актов, находящихся на исполнении в подведомственных отраслевых органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="750" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по контролю за соблюдением действующего законодательства в области охраны здоровья населения района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по разработке комплексных программ   по     направлениям     социальной сферы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по вопросам опеки и попечительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по вопросам военно-патриотического воспитания молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по противодействию терроризму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- разработка и реализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальных программ в области профилактики терроризма, а также минимизации и (или) ликвидации последствий его проявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- организ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>едение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационно-пропагандистских мероприятий по разъяснению сущности терроризма и его общественной опасности, а также по формированию у граждан неприятия идеологии терроризма, в том числе путем распространения информационных материалов, печатной продукции, проведени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разъяснительной работы и иных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- участ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в мероприятиях по профилактике  терроризма, а также по минимизации и (или) ликвидации последствий его проявлений, организуемых федеральными органами исполнительной власти и (или) органами исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- направл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам участия в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений в органы исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="600" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ины</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полномочи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по решению вопросов местного значения по участию в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.4.Осуществляет взаимодействие с федеральными органами государственной  исполнительной   власти, органами государственной власти Краснодарского края в области социальной защиты населения, общего и профессионального образования, здравоохранения, культуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации» имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области деятельности и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.6.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.8.Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.9.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.10.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края (вопросы социального развития) его должностные обязанности выполняет один из заместителей главы муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Должностные обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вопросы сельского хозяйства,  жилищно-коммунального   хозяйства, транспорта и связи)      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.1.Непосредственно координирует и контролирует работу отраслевых (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="atLeast" w:line="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>управления сельского хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>отдела жилищно-коммунального хозяйства, транспорта и связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="562" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="310" w:before="5" w:after="0"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рабочую группу  по проведению учета и обследованию мелиоративных защитных лесных насаждений  земель сельскохозяйственного назначения на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="562" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="310" w:before="5" w:after="0"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рабочую группу по развитию сельскохозяйственной кооперации в АПК; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="562" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="310" w:before="5" w:after="0"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>рабочую группу по вопросам использования земель сельскохозяйственного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="562" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="310" w:before="5" w:after="0"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>координационный центр по борьбе с карантинным вредителем -коричнево-мраморным клопом на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="562" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="310" w:before="5" w:after="0"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>рабочую группу по контролю за уничтожением амброзии полыннолистной и другой сорной растительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="562" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="310" w:before="5" w:after="0"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>комиссию по предупреждению возникновения и ликвидации особо опасных и заразных болезней на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>омисси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по обеспечению безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>комисси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по санитарному состоянию и благоустройству территории района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>межведомственн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комисси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по подготовке объектов жилищно-коммунального хозяйства к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>межведомственную комиссию по обеспечению реализации приоритетного проекта «Формирование комфортной городской среды» на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>комисси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по транспортным услугам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>межведомственн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комисси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский муниципальный район Краснодарского края по вопросам обеспечения жилыми помещениями детей-сирот и детей, оставшихся без попечения родителей, лиц из числа детей-сирот и детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>конкурсн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  комисси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по проведению открытого конкурса по отбору управляющей организации для управления многоквартирными домами, расположенными на территории муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="675" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.3.Организует и контролирует работу по:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="310"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>созданию условий развития сельскохозяйственного производства в поселениях, расширения рынка сельскохозяйственной продукции, сырья и продовольствия, содействию развитию малого и среднего предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="310"/>
+        <w:ind w:firstLine="682" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>реализации основных направлений аграрной политики, совершенствованию организационной, финансово-экономической и нормативно-правовой базы управления в АПК района, прогнозировании его развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="310"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>взаимодействию администрации муниципального образования Кореновский муниципальный район Краснодарского края сельскохозяйственными предприятиями, крестьянскими (фермерскими) хозяйствами, индивидуальными предпринимателями, личными подсобными хозяйствами, сельскохозяйственными потребительскими кооперативами, предприятиями пищевой и перерабатывающей промышленности, входящими в систему агропромышленного комплекса (АПК) района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>реализации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГП КК «Развитие сельского хозяйства и регулирование рынков сельскохозяйственной продукции, сырья и продовольствия» (подпрограмма «Комплексное развитие сельских территорий»)», в том числе в разрезе видов и  проектов комплексного развития сельских территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="680" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>наполнению Государственной информационной системой сбора и анализа отраслевых данных агропромышленного комплекса «Единое окно»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формированию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">структуры посевных площадей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ежедневному мониторингу хозяйств по своевременности сева СХ культур, затем состояния посевов, внесения удобрений, борьбой с мышевидными грызунами, хим обрабокой СХ культур, уборкой, проведением послеуборочного комплекса, объему засыпки семян;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>мониторингу обеспеченности хозяйств района минеральными удобрениями, средствами защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>мониторингу работы инженерной службы сельскохозяйственных предприятий всех форм собственности по вопросам годовых объемов ремонта сельскохозяйственной техники, сметы затрат, качества технического обслуживания и ремонта сельскохозяйственной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>организации ежегодных смотров-конкурсов по готовности  сельскохозяйственной техники к весенне-полевым работам, уборке урожая зерновых колосовых и зернобобовых культур, сахарной свеклы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="15" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>мониторингу технического состояния и эксплуатации аттракционной техники на территории района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мониторингу объемов производства молока, суточному удою, поголовью животных,  за количеством животноводческой продукции;                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>мониторингу несанкционированных мест выброса биологических отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="310"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>осуществлению отдельных государственных полномочий по поддержке сельскохозяйственного производства в части предоставления субсидий гражданам, ведущим личное подсобное хозяйство, крестьянским (фермерским) хозяйствам, индивидуальным предпринимателям, осуществляющим деятельность в области сельскохозяйственного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="310"/>
+        <w:ind w:firstLine="15" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> осуществлению государственных полномочий в области обращения с животными, предусмотренными законодательством в области обращения с животными, в том числе организации мероприятий при осуществлении деятельности по обращению с животными без владельцев на территории       муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>подготовке объектов жилищно-коммунального комплекса муниципального образования Кореновский муниципальный район Краснодарского края к прохождению осенне-зимнего периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>организации в границах муниципального района тепло-, электро- и газоснабжения поселений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>дорожной деятельности в отношении автомобильных дорог местного значения вне границ населенных пунктов в границах муниципального района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>созданию условий для предоставления транспортных услуг населению и организации транспортного обслуживания населения между поселениями в границах муниципального района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>обеспечению реализации планов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области эффективного функционирования районного хозяйства:  энергоснабжения, водоснабжения, дорожного хозяйства, пассажирского транспорта и связи, благоустройства, санитарной очистки, эксплуатации муниципального жилья;</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>контролю за выполнением правовых актов федеральных органов государственной власти, органов государственной власти Краснодарского края, муниципальных правовых актов, находящихся на исполнении в подведомственных отраслевых органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t>повышению эффективности использования капитальных вложений и бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>участию в охране  окружающей среды и экологической безопасности территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>развитию телефонной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>противодействию терроризму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- разработка и реализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальных программ в области профилактики терроризма, а также минимизации и (или) ликвидации последствий его проявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- организ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>едение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационно-пропагандистских мероприятий по разъяснению сущности терроризма и его общественной опасности, а также по формированию у граждан неприятия идеологии терроризма, в том числе путем распространения информационных материалов, печатной продукции, проведени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разъяснительной работы и иных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- участ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в мероприятиях по профилактике  терроризма, а также по минимизации и (или) ликвидации последствий его проявлений, организуемых федеральными органами исполнительной власти и (или) органами исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- направл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам участия в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений в органы исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="600" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ины</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полномочи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по решению вопросов местного значения по участию в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации», имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области  и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.7.Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.8.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5.10.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края (вопросы сельского хозяйства, жилищно-коммунального   хозяйства, транспорта и связи), его должностные обязанности выполняет один из заместителей главы муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="675" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="675" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="675" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Должностные обязанности    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="675" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>(вопросы экономики, финансов, земельных и имущественных отношений)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>6.1.Непосредственно координирует и контролирует работу отраслевых (функционал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ьных)  органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдела контрактной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управления экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>финансового управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управления земельных и имущественных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>управление информационных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6.2.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комиссию по реализации мероприятий административной реформы на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>межведомственную комиссию по обеспечению поступлений налоговых и неналоговых доходов в бюджет и внебюджетные фонды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рабочую группу по вопросам оказания имущественной поддержки субъектам малого и среднего предпринимательства и организациям, образующим инфраструктуру поддержки субъектов малого предпринимательства, на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по рассмотрению вопросов о принятии решения о признании безнадежной к взысканию задолженности по платежам в бюджет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>комиссию по приватизации имущества муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по установлению уровня защищенности информационных систем персональных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>комиссию по проведению конкурсов и аукционов на право заключения договоров  аренды, договоров безвозмездного пользования, договоров доверительного управления имуществом, иных договоров, предусматривающих переход прав в отношении муниципального имущества муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комиссию по вводу в эксплуатацию основных средств и списанию материальных  ценностей, пришедших в негодность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">комиссию муниципального образования  Кореновский муниципальный район Краснодарского края по приемке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жилых помещений, приобретаемых  для детей-сирот и детей, оставшихся без попечения родителей, а также  лиц из числа детей-сирот и детей, оставшихся без попечения родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3.Организует и координирует работу по: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>формированию, утверждению и контролю за исполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджета муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>контролю за исполнением бюджета муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>выравниванию у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ровня бюджетной обеспеченности поселений, входящих в состав муниципального района, за счет средств бюджета муниципального образования Кореновский  район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за владением, использованием и распоряжением муниципальной собственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за исполнением сроков муниципальных контрактов, гражданско-правовых договоров, заказчиком которых является администрация муниципального образования Кореновский муниципальный район Краснодарского края, казенные учреждения и иные получатели средств бюджета муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации политики администрации муниципального образования Кореновский муниципальный район Краснодарского края в области совершенствования управления объектами муниципального имущества, предприятиями и организациями, имеющими долю в муниципальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>развитию предпринимательства, малого и среднего бизнеса, социально-экономических отношений с предприятиями и организациями, не находящимися в муниципальной собственности, расположенными на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формированию и реализации инвестиционной политики муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за выполнением правовых актов федеральных органов государственной власти, органов государственной власти Краснодарского края, муниципальных правовых актов, находящихся на исполнении в подведомственных отраслевых органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечению погашения недоимки  в местный бюджет (бюджет муниципального образования Кореновский муниципальный район Краснодарского края);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выявлению резервов поступления налога на доходы физических лиц в бюджет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечению правопорядка на территории муниципального образования Кореновский муниципальный район Краснодарского края по вопросу легализации трудовых отношений и заработной платы в отраслях, в которых преимущественно распространена неформальная (теневая) занятость;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">доведению среднемесячной заработной платы не ниже среднеотраслевого уровня организациями независимо от форм собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>разработке стратегий, программ, прогнозов и планов социально-экономического развития муниципального образования Кореновский муниципальный район Краснодарского края на долгосрочный и краткосрочный периоды, и анализ их выполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проведению информационно – аналитического наблюдения основных социально – экономических показателей развития муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>развитию предпринимательской деятельности и конкуренции в муниципальном образовании Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="140"/>
+        <w:ind w:firstLine="709" w:right="0"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>развитию промышленного производства в Кореновском районе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="140"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечению устойчивого развития экономики и социальной стабильности в муниципальном образовании Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="140"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации пилотного проекта «Бережливый Кореновский муниципальный район Краснодарского края»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реализации составляющих Стандарта развития конкуренции в муниципальном образовании Кореновский муниципальный район Краснодарского края; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации политики администрации муниципального образования Кореновский муниципальный район Краснодарского края в области закупок товаров, работ и услуг для муниципальных нужд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации политики администрации муниципального образования Кореновский муниципальный район Краснодарского края в области контроля за ценами и тарифами муниципальных предприятий и учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>разработке и реализации перспективных и текущих планов развития потребительского рынка на территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информированию населения района с помощью средств массовой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>информации о ходе исполнения бюджета района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предварительному и текущему контрол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за экономным, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>эффективным использованием бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">контролю за выполнением краевых и местных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нормативных документов по финансовым и экономическим вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="692" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ведению реестра муниципальной собственности муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>учёту казны муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">контролю над объектами муниципальной собственности, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>исполнения условий договоров аренды и купли - продажи муниципального  имущества, земельных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>приему в муниципальную собственность недвижимого имущества, находящегося в федеральной собственности, государственной собственности Краснодарского края или муниципальной собственности, иных муниципальных образований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>контролю за оказанием муниципальных услуг, связанны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с предоставлением, прекращением,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ограничением прав на земельные участки, находящиеся в муниципальной собственности муниципального образования Кореновский муниципальный район Краснодарского края, на земельные участки государственная собственность на которые не разграничена, а также по иным направлениям  в сфере земельных и имущественных отношений в пределах установленных полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оформлению   проектов   решений    о    предоставлении   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>земельных участков, находящихся в  муниципальной  собственности, а также государственная собственность на которые не разграничена   в  постоянное   (бессрочное)  пользование, безвозмездное   пользование, аренду, установление сервитута, утверждение схемы расположения земельного участка на кадастровом плане территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">контролю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за  полнотой и своевременностью уплаты  юридическими и физическими лицами в  бюджет арендной платы за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>земельные участки  и имущество, находящегося в  муниципальной собственности  муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">контролю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и  отчет о выполнении плана  (программы) приватизации собственности района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>подготовке документов для регистрации недвижимого имущества в Федеральной службе государственной регистрации, кадастра и картографии по Краснодарскому краю с   выполнением всей процедуры подготовки  полного пакета технической и иной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> планированию, прогнозированию, исполнению доходов от продажи, аренды земельных участков и имущества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">разработке  и принятию нормативно-правовых актов администрации  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Федеральным законом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«О персональных данных»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">реализации политики персональных данных администрации  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>исполнению требований законодательства и принятых в соответствии с ними локальных актов по вопросам обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>исполнению запросов Федеральных органов власти в сфере защиты информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разработке  и принятию нормативно-правовых актов администрации  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с требованиями по защите информации не составляющих государственную тайну, по защите информации с использованием средств криптографической защиты информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации», имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="22" w:after="0"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.7.Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.8.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.9.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6.10.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края (вопросы экономики, финансов, земельных и имущественных отношений), его должностные обязанности выполняет один из заместителей главы муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.Должностные обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вопросы строительства и архитектуры)      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7.1.Непосредственно координирует и контролирует работу отраслевых (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>управление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> архитектуры и градостроительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>отдела строительства.</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="15" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Возглавляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>градостроительный совет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>муниципальный проектный комитет администрации муниципального образования Кореновский муниципальный район Краснодарского края по проектной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>комиссию по землепользованию и застройке муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>комиссию по осмотру объекта индивидуального жилищного строительства, строительство (реконструкция) которого осуществляется с привлечением средств материнского (семейного) капитала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="675" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.3.Организует и контролирует работу по:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>утверждению схем территориального планирования муниципального района по утверждению подготовленной на основе схемы территориального планирования муниципального района документации по планировке территории, по ведению информационной системы обеспечения градостроительной деятельности, осуществляемой на территории муниципального района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>выдаче разрешений на установку рекламных конструкций на территории муниципального района, аннулированию таких разрешений, выдаче предписаний о демонтаже самовольно установленных рекламных конструкций на территории муниципального района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>определению направлений, выбору целей и приоритетов в области архитектурно-градостроительной политики развития муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t>формированию инвестиционной стратегии и созданию организационных условий для привлечения инвесторов, заинтересованных в участии реализации градостроительных программ муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>обеспечению организационно-правового порядка осуществления строительной деятельности, производства строительных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t>контролю за выполнением правовых актов федеральных органов государственной власти, органов государственной власти Краснодарского края, муниципальных правовых актов, находящихся на исполнении в подведомственных отраслевых органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t>подготовке и реализации градостроительной документации о градостроительном планировании развития территорий муниципального образования Кореновский муниципальный район Краснодарского края и об их застройке, схем и проектов развития инженерной, транспортной и социальной инфраструктур и благоустройства территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t>повышению эффективности использования капитальных вложений и бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="15" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t>осуществлению контроля за самовольным строительством в муниципальном образовании Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>контролю за соблюдением градостроительных стандартов и нормативов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>организации   конкурсов   на   разработку градостроительной и проектной документации, архитектурно-художественное  оформление  и   благоустройство территории муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="660" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>определению приоритетов в строительстве объектов районного значения и контролю за использованием выделенных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>содействию всем субъектам градостроительной деятельности в надлежащем осуществлении ими в установленном законом порядке строительства, реконструкции и ремонта объектов жилищно-гражданского и производственного назначения, объектов инженерного благоустройства и озеленения, других объектов независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="737" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по противодействию терроризму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- разработка и реализ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальных программ в области профилактики терроризма, а также минимизации и (или) ликвидации последствий его проявлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- организ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и пров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>едение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационно-пропагандистских мероприятий по разъяснению сущности терроризма и его общественной опасности, а также по формированию у граждан неприятия идеологии терроризма, в том числе путем распространения информационных материалов, печатной продукции, проведени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разъяснительной работы и иных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- участ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в мероприятиях по профилактике  терроризма, а также по минимизации и (или) ликвидации последствий его проявлений, организуемых федеральными органами исполнительной власти и (или) органами исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>- обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- направл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам участия в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений в органы исполнительной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="600" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- осуществл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ины</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полномочи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по решению вопросов местного значения по участию в профилактике терроризма, а также в минимизации и (или) ликвидации последствий его проявлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.4.Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации», имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области  и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Координирует деятельность подведомственных (находящихся в сфере ведения) организаций, отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края в области мобилизационной подготовки и мобилизации, а также отвечает за их мобилизационную готовность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.7.Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.8.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.9.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7.10.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вопросы строительства </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> архитектуры</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>), его должностные обязанности выполняет один из заместителей главы муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.Должностные обязанности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>начальника отдела по делам казачества</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="645" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края, начальник отдела по делам казачества: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8.1.Непосредственно координирует и контролирует работу отраслевых (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="763" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>отдела по делам казачества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="794" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>в пределах своей компетентности Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> районн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> казачь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>его</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:left="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.Организует и координирует работу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по выработке управленческих решений, направленных  на координацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>деятельности всех заинтересованных муниципальных структур и обществен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>ных организаций в целях обеспечения устойчивого и эффективного взаимодействия по вопросам уставной деятельности районного казачьего общества и входящих в его состав казачьих обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="680" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по ежемесячному информированию главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>о результатах деятельности подведомственных структур и организаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по участию в разработке и реализации муниципальных программ и планов в целях решения наиболее актуальных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>проблем, связанных с поддержкой казачьих обществ на территории муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>по подготовке информации и предложений по вопросам деятельности районного казачьего общества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в другие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>заинтересованные ведомства, учреждения, организации и общественные объед</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>инения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>по использованию в работе возможности средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="504" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="322"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по обеспечению постоянной готовности подразделений и личного состава казачьих обществ к выполнению возложенных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style71"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317"/>
+        <w:ind w:firstLine="542" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по подбору атаманов первичных казачьих обществ, входящих в структуру районного казачьего общества по их деловым, морально-психологическим качествам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1166" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="293" w:before="38" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по увеличению численного состава районного казачьего общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1166" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="38" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по состоянию дел в казачьих обществах, об их списочном и количественном составе, а также о наличии и состоянии материального имущества и финансовых средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1166" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="38" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по поддержанию и приумножению традиции казачества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1166" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="38" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по подбору, обучению и назначению на должность командира казачьей дружины, казака дружинника казачьей дружины на постоянной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style71"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="302" w:before="48" w:after="0"/>
+        <w:ind w:firstLine="538" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по подбору казаков в самостоятельные казачьи охранные организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1195" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="307" w:before="14" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по подбору, обучению и назначению казаков наставников для работы с казачатами в классах и группах казачьей направленности в образовательных учреждениях района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1195" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="298" w:before="29" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по оказанию помощи в работе «Союза казачьей молодежи» Кореновского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1195" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="274" w:before="14" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по контролю за обрабатываемой землей казачьими обществами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1325" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="53" w:after="0"/>
+        <w:ind w:firstLine="547" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по отбору и подготовке членов казачьих обществ для участия в проводимых Кубанским казачьим войском учебных сборов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style131"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1325" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="53" w:after="0"/>
+        <w:ind w:firstLine="547" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle16"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по вопросам развития казачества с управлением образования, ветеранскими организациями, отделом культуры и молодежи Кореновского района, с военным комиссариатом и воинскими частями, расположенными на территории Кореновского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8.4.Наряду с основными правами, которые определены статьей 11 Федерального закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:b/>
-          <w:bCs/>
-[...52 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...174 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>от 2 марта 2007 г. № 25-ФЗ «О муниципальной службе в Российской Федерации», имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>запрашивать от должностных лиц федеральных органов государственной власти и их территориальных органов, органов государственной власти субъекта Российской Федерации, иных государственных органов, органов местного самоуправления, организаций и получать в установленном порядке документы и информацию, необходимые для выполнения своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>привлекать в установленном порядке для подготовки проектов документов, разработки и осуществления мероприятий, проводимых подведомственными управлениями и отделами администрации муниципального образования Кореновский муниципальный район Краснодарского края, работников структурных подразделений администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>принимать в установленном порядке участие в мероприятиях (совещаниях, конференциях, семинарах), содержание которых соответствует области  и виду деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края предложения по кандидатурам на замещение должностей руководителей отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, входящих в комплекс курируемых направлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>контролировать исполнение муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>знакомиться со всеми материалами своего личного дела, с отзывами о своей деятельности и другими документами, приобщать к личному делу свои объяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>давать обязательные для исполнения поручения руководителям отраслевых (функциональных) органов администрации муниципального образования Кореновский муниципальный район Краснодарского края, их заместителям и работникам по вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>вносить предложения по улучшению деятельности подведомственных отраслевых органов администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>участвовать по своей инициативе в конкурсе на замещение вакантной должности муниципальной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>проходить переподготовку и повышать квалификацию за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9214"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1123" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
-[...290 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>на основные и дополнительные гарантии, предусмотренные федеральными законами и иными нормативными правовыми актами Российской Федерации, законами и иными нормативными правовыми актами Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8.4.Организует и контролирует выполнение федеральных, краевых правовых актов подведомственными отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края, обеспечивает своевременное принятие соответствующих муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Руководит деятельностью коллегиальных, совещательных, экспертных и иных органов в случаях наделения его такими полномочиями соответствующими муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="690" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Осуществляет иные полномочия в случаях их прямого установления в правовых актах Краснодарского края, муниципальных правовых актах, а также в поручениях главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.Исполняет обязанности главы муниципального образования Кореновский муниципальный район Краснодарского края  в случае временного отсутствия главы муниципального образования Кореновский муниципальный район Краснодарского края или досрочного прекращения им своих полномочий в соответствии со специально изданным по данному вопросу правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:firstLine="735" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>.В период отсутствия заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края, начальника отдела по делам казачества, его должностные обязанности выполняет один из заместителей главы муниципального образования Кореновский муниципальный район Краснодарского края в соответствии с правовым актом администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:hanging="0" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="326"/>
+        <w:ind w:hanging="0" w:right="-30"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="002F3A8E">
-[...42 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                    И.А. Максименко</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="exact" w:line="310"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId5"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1693" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="212"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...1 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style22"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:kern w:val="2"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:kern w:val="2"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:kern w:val="2"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:t>38</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:kern w:val="2"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>37</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style22"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
   <w:displayBackgroundShape/>
-  <w:embedSystemFonts/>
-[...12 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...27 lines deleted...]
-    <w:cachedColBalance/>
+    <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{29B436F3-4366-4922-8F00-A987DCEC0E5B}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Верхний колонтитул Знак1"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...27 lines deleted...]
-    <w:name w:val="WW8Num1z0"/>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Нижний колонтитул Знак1"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:hint="default"/>
+      <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
-[...28 lines deleted...]
-    <w:name w:val="Основной текст с отступом Знак"/>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Highlightsearch">
+    <w:name w:val="highlightsearch"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Текст выноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Указатель1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Название объекта"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-">
+    <w:name w:val="WW-Заголовок"/>
+    <w:basedOn w:val="Style15"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="15">
+    <w:name w:val="Цитата1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Указатель"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:basedOn w:val="Style15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:next w:val="a5"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="DejaVu Sans"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a5"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Указатель2"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Указатель21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial Unicode MS"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Название объекта1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2111">
+    <w:name w:val="Указатель211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Указатель11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="708"/>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Цитата11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsTitle">
+    <w:name w:val="ConsTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style17"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style61">
+    <w:name w:val="Style6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="exact" w:line="326"/>
+      <w:ind w:firstLine="346" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Текст выноски1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style71">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:ind w:firstLine="523" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style131">
+    <w:name w:val="Style13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="319"/>
+      <w:ind w:firstLine="538" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style101">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="exact" w:line="320"/>
+      <w:ind w:firstLine="734" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Liberation Serif;Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style91">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="exact" w:line="323"/>
+      <w:ind w:firstLine="738" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Liberation Serif;Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="11111">
+    <w:name w:val="Заголовок1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="21111">
+    <w:name w:val="Указатель2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="111111">
+    <w:name w:val="Заголовок11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="211111">
+    <w:name w:val="Указатель21111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Символ нумерации1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
-[...1 lines deleted...]
-    <w:basedOn w:val="a5"/>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="114">
+    <w:name w:val="Текст выноски11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111112"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112">
+    <w:name w:val="Указатель111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="115">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="116">
+    <w:name w:val="Название объекта11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213">
+    <w:name w:val="Основной шрифт абзаца21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1">
+    <w:name w:val="WW-Заголовок1"/>
+    <w:basedOn w:val="111111"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1113">
+    <w:name w:val="Цитата111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="1134" w:right="-766"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>38</Pages>
+  <Words>9243</Words>
+  <Characters>77689</Characters>
+  <CharactersWithSpaces>87100</CharactersWithSpaces>
+  <Paragraphs>513</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Об утверждении устава муниципального</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>лдз</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>User2</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>                                                 </dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>