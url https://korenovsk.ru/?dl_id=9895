--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,3223 +1,37959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pageBreakBefore/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1124"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
-[...12 lines deleted...]
-          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1124"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-        <w:t>71</w:t>
+        </w:rPr>
+        <w:t>от 19.05.2026                                                                                                                            № 571</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="1124"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:pStyle w:val="1124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:b/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Об утверждении положения об отделе по делам несовершеннолетних </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:pStyle w:val="1124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О внесении изменения в постановление администрации муниципального образования Кореновский муниципальный район Краснодарского края            от 30 октября 2023 года № 1907 «Об утверждении муниципальной программы «Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края            на 2024-2028 годы» (с изменениями, внесенными постановлением  от 16.05.2025 № 696)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="735"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края                           от 02 ноября 2023года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края», администрация муниципального образования Кореновский муниципальный район Краснодарского края постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:firstLine="709" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Внести изменения в постановление администрации муниципального образования Кореновский муниципальный район Краснодарского края от 30 октября 2023 года № 1907 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Об утверждении муниципальной программы «Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы» с изменениями, внесенными постановлением  от 16.05.2025 № 696, изложив приложение в новой редакции (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="850" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившим силу постановление администрации муниципального образования Кореновский муниципальный район Краснодарского края от 10 апреля 2026 года № 378 «О внесении изменения в постановление администрации муниципального образования Кореновский муниципальный район Краснодарского края от 30 октября 2023 года № 1907 «Об утверждении муниципальной программы «Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края на 2024-2028 годы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края обеспечить размещение настоящего постанов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ления на официальном сайте администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9123" w:leader="none"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9123" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId5"/>
+          <w:headerReference w:type="default" r:id="rId6"/>
+          <w:headerReference w:type="first" r:id="rId7"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1474" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9123" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                    С.А. Голобородько</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к постановлению администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 19.05.2026  № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>571</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="11112"/>
+        <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПАСПОРТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="11112"/>
+        <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>«Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="325" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="5952"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:spacing w:lineRule="atLeast" w:line="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Координатор муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Координаторы подпрограмм муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Участники муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>муниципальное бюджетное учреждение дополнительного образования спортивная школа «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Подпрограммы муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="127"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>«Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы» «Меры социальной поддержки работников</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Цели муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Обеспечение условий для развития физической культуры и массового спорта среди различных групп населения и системы подготовки спортивного резерва, способствующих увеличению численности систематически занимающихся физической культурой и спортом в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Создание благоприятных условий для привлечения и закрепления высококвалифицированных кадров в сфере физической культуры и спорта для работы в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1973" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Задачи муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Привлечение к систематическим занятиям физической культурой и спортом различных групп населения района, в том числе инвалидов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Реализация Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне».</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Участие спортсменов и сборных команд Кореновского района в физкультурных мероприятиях и соревнованиях различного уровня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Популяризация здорового образа жизни, занятий физической культурой и спортом, профилактика правонарушений и экстремизма, наркомании, алкоголизма и вредных привычек.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Повышение спортивного мастерства спортсменов Кореновского муниципального района Краснодарского края и подготовка спортивного резерва для спортивных сборных команд Краснодарского края и Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Развитие детско-юношеского спорта, поддержка талантливых спортсменов, создание условий для подготовки спортивного резерва.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Обеспечение условий для обучения и повышения квалификации работников сферы физической культуры и спорта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Совершенствование спортивной инфраструктуры и укрепление материально-технической базы Кореновского муниципального района Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Обеспечение социальной поддержки и защищенности работников физической культуры и спорта муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Перечень целевых показателей муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте3-79 лет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Привлечение работников сферы физической культуры и спорта в муниципальное образование Кореновский муниципальный район Краснодарского края,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество учащихся спортивных школ, получающих стипендию, чел. (средний показатель в квартал).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество спортсменов муниципального образования, включенных в состав спортивных сборных команд Краснодарского края и Российской Федерации по видам спорта,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество подготовленных спортсменов-разрядников,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество физкультурно-спортивных клубов по месту жительства, работы граждан,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля зарегистрированных на сайте ГТО относительно общего числа населения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля принявших участие в выполнении нормативов ГТО относительно общего числа населения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля выполнивших на знаки отличия ГТО относительно числа принявших участие в выполнении нормативов ГТО,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Уровень обеспеченности спортивными сооружениями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Привлечение работников сферы физической культуры и спорта в муниципальное образование Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Этапы и сроки реализации муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2024-2028 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="273" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Объемы бюджетных ассигнований муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Общий объем финансирования программы составляет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>120991,8 тыс. рублей, в том числе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>районный бюджет31 408,1тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>краевой бюджета  89583,7 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 2024 году общий объем 77776,3 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в том числе район бюджет 14179.5 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>краевой бюджет 63596,8 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 2025 году – всего 26354.3тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в том числе районный бюджет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8770,9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>краевой бюджет 17583.4тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 2026 году всего 8229,0 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в том числе районный бюджет 4 481,9 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>краевой бюджет 3747,1 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 2027 году всего 4 316,1 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в том числе районный бюджет 1 987,9 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>краевой бюджет 2 328,2 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 2028 году всего 4 316,1 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в том числе районный бюджет 1 987,9 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="3112"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3544" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>краевой бюджет 2 328,2 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Контроль за выполнением муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>администрация муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Характеристика текущего состояния и прогноз развития соответствующей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сферы реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Реализация муниципальной программы «Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы» (далее — муниципальная программа) направлена на создание условий для обеспечения сбалансированного экономического роста муниципального образования Кореновский муниципальный район Краснодарского края. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Важной составной частью социально-экономической политики администрации муниципального образования Кореновский муниципальный район Краснодарского края является создание условий для укрепления здоровья населения, популяризации физической культуры, массового и профессионального спорта, привлечение различных групп населения, к регулярным занятиям физической культурой и спортом, развитие детско-юношеского спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Численность населения, систематически занимающегося физической культурой и спортом, составила около 50991 человек, что в процентном отношении к населению района в возрасте 3-79 лет составляет 69%. Проведено более 1500 мероприятий среди детей, подростков, молодежи и старшего поколения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В районе работают 2 спортивные школы – МАУ ДО СШ МО Кореновский муниципальный район Краснодарского края и МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края. В спортивных школах развивается 24 вида спорта, занимается 2008 спортсменов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В районе на территории городского и сельских поселений функционирует 64 спортивных клуба по месту жительства, где занимается более 6500 человека, в том числе и люди с ограниченными возможностями здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В 2025 году доля инвалидов, занимающихся физической культурой и спортом, составила 23% от общего числа инвалидов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Кореновском муниципальном районе Краснодарского края активно реализуется Всероссийский физкультурно-спортивный комплекс «Готов к труду и обороне» (ГТО). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего в районе 203 спортивных сооружений.. На средства муниципального бюджета построены: спортивные площадки, игровые площадки в  с. Братсковском и ст. Новоберезанской, построена многофункциональная спортивно-игровая площадка с зоной воркаута в ст. Журавской и х. Бураковском. Построен «Падел-корт» и введено в эксплуатацию МАУ «Академия спорта» МО Кореновский муниципальный район для занятий теннисом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С целью развития массовой физической культуры и спорта среди различных групп населения, популяризации здорового образа жизни необходимо обеспечить многообразие форм физкультурно-спортивной деятельности (развитие и поддержка клубной системы, физической культуры по месту жительства и работы, привлечение к выполнению нормативов комплекса ГТО), а также укрепление и совершенствование спортивной инфраструктуры, материально-технической базы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для привлечения детей и молодежи к занятиям физической культурой и спортом, также для достижения высокого уровня спортивной подготовленности и высоких спортивных результатов, подготовки спортивного резерва в сборные команды Краснодарского края и Российской Федерации по видам спорта необходимо увеличить средства на соревновательную деятельность, проводить ежегодный смотр-конкурс среди физкультурно-спортивных организаций Кореновского муниципального района Краснодарского края, осуществляющих подготовку спортсменов, награждать победителей и призеров, поощрять стипендией муниципального образования Кореновский муниципальный район Краснодарского края лучших учащихся спортивных школ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В виду дефицита квалифицированных кадров в области физической культуры и спорта в Кореновском муниципальном районе Краснодарского края необходимо обеспечить условия для обучения и повышения квалификации работников сферы физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А так же немаловажной составной частью социально-экономической политики администрации муниципального образования Кореновский муниципальный район Краснодарского края является создание условий для укрепления здоровья населения, популяризации массового и профессионального спорта, приобщение различных слоев общества к регулярным занятиям физической культурой и спортом, развитие детско-юношеского спорта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В районе на базе Ледового дворца была открыта спортивная школа «Аллигатор» с отделениями зимних видов спорта: фигурного катания на коньках и хоккея с шайбой. Для организации тренировочного процесса возникла необходимость в привлечении квалифицированных специалистов – тренеров по хоккею и фигурному катанию. В спортивной школе «Аллигатор» привлечены из других регионов 3 специалиста (1 тренера по фигурному катанию, 1 тренер по хоккею и хореограф для фигуристов). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для привлечения детей и молодежи к занятиям физической культурой и спортом, достижения высокого уровня спортивной подготовленности и высоких спортивных результатов, а также в целях обеспечения качества оказания муниципальных услуг (выполнения работ) МАУ ДО СШ «Аллигатор» Кореновского муниципального района Краснодарского края необходимо создать благоприятные условия для работы привлеченных в район квалифицированных специалистов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Цели, задачи и целевые показатели достижения целей и решения задач,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сроки и этапы реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Цели программы являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обеспечение условий для развития физической культуры и массового спорта среди различных групп населения и системы подготовки спортивного резерва, способствующих увеличению численности систематически занимающихся физической культурой и спортом в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Создание благоприятных условий для привлечения и закрепления высококвалифицированных кадров в сфере физической культуры и спорта для работы в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Привлечение к систематическим занятиям физической культурой и спортом различных групп населения района, в том числе инвалидов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реализация Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне». Участие спортсменов и сборных команд Кореновского района в физкультурных мероприятиях и соревнованиях различного уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Популяризация здорового образа жизни, занятий физической культурой и спортом, профилактика правонарушений и экстремизма, наркомании, алкоголизма и вредных привычек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тактическими задачами, на решение которых направлена Программа, являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- привлечение к систематическим занятиям физической культурой и спортом различных групп населения района, в том числе инвалидов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- реализация Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- участие спортсменов и сборных команд Кореновского муниципального района Краснодарского края в физкультурных мероприятиях и соревнованиях различного уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- популяризация здорового образа жизни, занятий физической культурой и спортом, профилактика правонарушений, наркомании, алкоголизма и вредных привычек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- повышение спортивного мастерства спортсменов Кореновского муниципального района Краснодарского края и подготовка спортивного резерва для спортивных сборных команд Краснодарского края и Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- развитие детско-юношеского спорта, поддержка талантливых спортсменов, создание условий для подготовки спортивного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- обеспечение условий для обучения и повышения квалификации работников сферы физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- совершенствование спортивной инфраструктуры и укрепление материально-технической базы Кореновского муниципального района Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Перечень мероприятий муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720" w:right="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мероприятия программы представлены в табличной форме в приложениях к муниципальной подпрограмме «Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»» и приложениях к муниципальной подпрограмме «Меры социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Обоснование ресурсного обеспечения муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Объемы и источники финансирования Программы определяются Перечнем программных мероприятий. Общий планируемый объем финансирования Программы на 2024-2028 годы составит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>120991,8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t>администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тыс. рублей.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
-[...10 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Структура финансирования Программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat1"/>
+        <w:widowControl/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тыс.руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9770" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="220" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="1348"/>
+        <w:gridCol w:w="1132"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1090"/>
+        <w:gridCol w:w="1100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Источники и направления расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7502" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Объем финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5946" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В том числе по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="393" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>120991,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>77776.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>26354.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>8229,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4 316,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4 316,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31 408,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14179. 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>8770,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4 481,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1 987,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1 987,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>на условиях софинансирования</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>89583,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>63596,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>17583,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3747,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2 328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2 328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Финансирование производится из краевого бюджета в рамках Государственной программы «Развитие физической культуры и спорта Краснодарского края», утвержденной главой администрации (губернатора) Краснодарского края 12.10.2015 г. № 962.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ресурсное обеспечение программы носит прогнозный характер и подлежит ежегодной корректировке в пределах бюджетных ассигнований, предусмотренных решением Совета муниципального образования Кореновский муниципальный район Краснодарского края о бюджете муниципального образования Кореновский муниципальный район Краснодарского края на соответствующий финансовый год и на плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="11112"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="432"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Методика оценки эффективности реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">В соответствии с </w:t>
+        <w:t>Оценка эффективности реализации муниципальной программы производится ежегодно в соответствии с постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края от 02 ноября 2023 года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края».</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...25 lines deleted...]
-      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>, Законом  Краснодарского  края  от 13 ноября 2006 года № 1132-К3 «О комиссиях по делам несовершеннолетних и защите их прав в Краснодарском кра</w:t>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Механизм реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и контроль за ее выполнением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Механизм реализации программы предполагает закупку товаров, работ, услуг для государственных нужд за счет средств районного бюджета в соответствии с Федеральным законом от 5 апреля 2013 года № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Текущее управление муниципальной программой осуществляет координатор муниципальной программы – отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края, которое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечивает разработку муниципальной программы, ее согласование с участниками муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формирует структуру муниципальной программы и перечень участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует реализацию муниципальной программы, координацию деятельности участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимает решение о внесении в установленном порядке изменений в муниципальную программу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>несет ответственность за достижение целевых показателей муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет подготовку предложений по объемам и источникам финансирования реализации муниципальной программы на основании предложений участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ежегодно проводит оценку эффективности реализации муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует информационную и разъяснительную работу, направленную на освещение целей и задач муниципальной программы в печатных средствах массовой информации, на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещает информацию о ходе реализации и достигнутых результатах муниципальной программы на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет иные полномочия, установленные муниципальной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В целях осуществления текущего контроля реализации мероприятий муниципальной программы ответственный исполнитель администрации муниципального образования Кореновский муниципальный район Краснодарского края ежеквартально до 25-го числа месяца, следующего за отчетным периодом, представляет в управление экономики и финансовое управление администрации муниципального образования Кореновский муниципальный район Краснодарского края, отчет об объемах и источниках финансирования программы в разрезе мероприятий согласно приложения № 7 постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края от 02 ноября 2023года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ответственный исполнитель администрации муниципального образования Кореновский муниципальный район Краснодарского края ежегодно, до 1 марта года, следующего за отчетным годом, подготавливает доклад о ходе реализации муниципальной программы и оценке эффективности ее реализации на бумажных и электронных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">е», решением Совета муниципального образования Кореновский район от 12 февраля 2025 года № 630 «О внесении изменений в Устав муниципального образования Кореновский район», </w:t>
-[...11 lines deleted...]
-        <w:t>ого края п о с т а н о в л я е т:</w:t>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1739" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...102 lines deleted...]
-          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="28"/>
-[...164 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                                                  А.Е. Дружинкин</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                С.В. Самойлик</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
-[...18 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>УТВЕРЖДЕНО</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>постановлением администрации</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цели, задачи и целевые показатели муниципальной программы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>муниципального образования</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>«Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>Кореновский муниципальный район</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15025" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="5932"/>
+        <w:gridCol w:w="1187"/>
+        <w:gridCol w:w="628"/>
+        <w:gridCol w:w="57"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="227"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="1572"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Наименование целевого показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Единица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6512" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Значение показателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14316" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Муниципальная программа «Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14316" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подпрограмма: «Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте 3-79 лет, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>64,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>65,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество учащихся спортивных школ, получающих стипендию, (средний показатель в квартал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество спортсменов муниципального образования, включенных в состав спортивных сборных команд Краснодарского края и Российской Федерации по видам спорта, чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество подготовленных спортсменов-разрядников, чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество физкультурно-спортивных клубов по месту жительства, работы граждан, шт.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Доля зарегистрированных на сайте ГТО относительно общего числа населения, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Доля принявших участие в выполнении нормативов ГТО относительно общего числа населения, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Доля выполнивших на знаки отличия ГТО относительно числа принявших участие в выполнении нормативов ГТО, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Уровень обеспеченности спортивными сооружениями, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14316" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="40"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подпрограмма: «Меры социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте3-79 лет,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>64,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>65,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>67,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>68,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5932" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Привлечение работников сферы физической культуры и спорта в муниципальное образование Кореновский муниципальный район Краснодарского края, чел.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1187" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="af5"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...32 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="ar-SA"/>
-        </w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>* статус «1» присвоен на основании статистических данных, утвержденных Приказ Росстата от 29 декабря 2023 г., N 709</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>"Об утверждении формы федерального статистического наблюдения с указаниями по ее заполнению для организации Министерством спорта Российской Федерации федерального статистического наблюдения в сфере физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+          <w:pgMar w:left="1134" w:right="395" w:gutter="0" w:header="1701" w:top="1758" w:footer="567" w:bottom="624"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                                                  С.В. Самойлик</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9838" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="219" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4068"/>
+        <w:gridCol w:w="5769"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="426" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4068" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5769" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>к муниципальной программе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="atLeast" w:line="100"/>
+              <w:ind w:firstLine="706"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>«Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="ar-SA"/>
-        </w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Паспорт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпрограммы «Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9924" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="75" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3259"/>
+        <w:gridCol w:w="6664"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Координаторы подпрограммы программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Участники подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Цели подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Обеспечение условий для развития физической культуры и массового спорта среди различных групп населения и системы подготовки спортивного резерва, способствующих увеличению численности систематически занимающихся физической культурой и спортом в муниципальном образовании Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Задачи подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- привлечение к систематическим занятиям физической культурой и спортом различных групп населения района, в том числе инвалидов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- реализация Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- участие спортсменов и сборных команд Кореновского муниципального района Краснодарского края в физкультурных мероприятиях и соревнованиях различного уровня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- популяризация здорового образа жизни, занятий физической культурой и спортом, профилактика правонарушений, наркомании, алкоголизма и вредных привычек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- повышение спортивного мастерства спортсменов Кореновского муниципального района Краснодарского края и подготовка спортивного резерва для спортивных сборных команд Краснодарского края и Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- развитие детско-юношеского спорта, поддержка талантливых спортсменов, создание условий для подготовки спортивного резерва;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- обеспечение условий для обучения и повышения квалификации работников сферы физической культуры и спорта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>- совершенствование спортивной инфраструктуры и укрепление материально-технической базы Кореновского муниципального района Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Перечень целевых показателей подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте 3-79 лет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество учащихся спортивных школ, получающих стипендию, (средний показатель в квартал).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество спортсменов муниципального образования, включенных в состав спортивных сборных команд Краснодарского края и Российской Федерации по видам спорта,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество подготовленных спортсменов-разрядников,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Количество физкультурно-спортивных клубов по месту жительства, работы граждан,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля зарегистрированных на сайте ГТО относительно общего числа населения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля принявших участие в выполнении нормативов, ГТО относительно общего числа населения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля выполнивших на знаки отличия ГТО относительно числа принявших участие в выполнении нормативов ГТО,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Уровень обеспеченности спортивными сооружениями.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Этапы и сроки реализации подпрограммы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2024-2028 годы, этапы реализации подпрограммы не выделяются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1907" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Объемы бюджетных ассигнований подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Общий объем финансирования подпрограммы составляет 117 787,6 тыс. руб., в том числе за счет бюджета муниципального образования Кореновский муниципальный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>район Краснодарского края:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>В 2024 году – всего 77163,4 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>из них районный бюджет 13566,6 тыс. руб.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>краевой бюджет – 63596,8 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>В 2025 году – всего 25888,8 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>из них районный бюджет–8305,4 тыс. руб.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>краевой бюджет- 17583,4 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>В 2026 году – 7783,2 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>из них районный бюджет.- 4036.1 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>краевой бюджет- 3747,1 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>В 2027 году – 3 476,1 тыс. руб.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>из них районный бюджет-1 147,9 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>краевой бюджет- 2 328,2 тыс. руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>В 2028 году – 3 476,1 тыс. руб.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>из них районный бюджет - 1 147,9 тыс. руб.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>краевой бюджет- 2 328,2 тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Контроль за выполнением подпрограммы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6664" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Администрация муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арактеристика текущего состояния и прогноз развития соответствующей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сферы реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Реализация подпрограммы «Развитие физической культуры и массового спорта муниципального образования Кореновский муниципальный район Краснодарского края» на 2024-2028 годы» (далее — подпрограмма) направлена на создание условий для обеспечения сбалансированного экономического роста муниципального образования Кореновский муниципальный район Краснодарского края. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Важной составной частью социально-экономической политики администрации муниципального образования Кореновский муниципальный район Краснодарского края является создание условий для укрепления здоровья населения, популяризации физической культуры, массового и профессионального спорта, привлечение различных групп населения, к регулярным занятиям физической культурой и спортом, развитие детско-юношеского спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Численность населения, систематически занимающегося физической культурой и спортом, составила около 50991 человек, что в процентном отношении к населению района в возрасте 3-79 лет составляет 69%. Проведено более 1500 мероприятий среди детей, подростков, молодежи и старшего поколения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В районе работают 2 спортивные школы – МАУ ДО СШ МО Кореновский муниципальный район Краснодарского края и МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края (далее- спортивная школа). В спортивных школах развивается 24 вида спорта, занимается 2008 спортсменов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В районе на территории городского и сельских поселений функционирует 64 спортивных клуба по месту жительства, где занимается более 6500 человека, в том числе и люди с ограниченными возможностями здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В 2025 году доля инвалидов, занимающихся физической культурой и спортом, составила 23% от общего числа инвалидов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Кореновском муниципальном районе Краснодарского края активно реализуется Всероссийский физкультурно-спортивный комплекс «Готов к труду и обороне» (ГТО). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего в районе 203 спортивных сооружений.. На средства муниципального бюджета построены: спортивные площадки, игровые площадки в  с. Братсковском и ст. Новоберезанской, построена многофункциональная спортивно-игровая площадка с зоной воркаута в ст. Журавской и х. Бураковском. Построен «Падел-корт» и введено в эксплуатацию МАУ «Академия спорта» МО Кореновский муниципальный район для занятий теннисом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С целью развития массовой физической культуры и спорта среди различных групп населения, популяризации здорового образа жизни необходимо обеспечить многообразие форм физкультурно-спортивной деятельности (развитие и поддержка клубной системы, физической культуры по месту жительства и работы, привлечение к выполнению нормативов комплекса ГТО), а также укрепление и совершенствование спортивной инфраструктуры, материально-технической базы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для привлечения детей и молодежи к занятиям физической культурой и спортом, также для достижения высокого уровня спортивной подготовленности и высоких спортивных результатов, подготовки спортивного резерва в сборные команды Краснодарского края и Российской Федерации по видам спорта необходимо увеличить средства на соревновательную деятельность, проводить ежегодный смотр-конкурс среди физкультурно-спортивных организаций Кореновского района, осуществляющих подготовку спортсменов, награждать победителей и призеров, поощрять стипендией муниципального образования Кореновский муниципальный район Краснодарского края лучших учащихся спортивных школ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Цели, задачи и целевые показатели достижения целей и решения задач,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сроки и этапы реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цели Подпрограммы является Обеспечение условий для развития физической культуры и массового спорта среди различных групп населения и системы подготовки спортивного резерва, способствующих увеличению численности систематически занимающихся физической культурой и спортом в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тактическими задачами, на решение которых направлена Программа, являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- привлечение к систематическим занятиям физической культурой и спортом различных групп населения района, в том числе инвалидов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- реализация Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- участие спортсменов и сборных команд Кореновского района в физкультурных мероприятиях и соревнованиях различного уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- популяризация здорового образа жизни, занятий физической культурой и спортом, профилактика правонарушений, наркомании, алкоголизма и вредных привычек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- повышение спортивного мастерства спортсменов Кореновского района и подготовка спортивного резерва для спортивных сборных команд Краснодарского края и Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- развитие детско-юношеского спорта, поддержка талантливых спортсменов, создание условий для подготовки спортивного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- обеспечение условий для обучения и повышения квалификации работников сферы физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textbody1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="825"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- совершенствование спортивной инфраструктуры и укрепление материально-технической базы Кореновского муниципального района Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Целевые показатели подпрограммы«Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы» представлены в приложении № 1 к Подпрограмме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Перечень мероприятий подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мероприятия подпрограммы представлены в табличной форме в приложении № 2 к подпрограмме «Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Обоснование ресурсного обеспечения подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Объемы и источники финансирования Подпрограммы определяются Перечнем программных мероприятий. Общий планируемый объем финансирования подпрограммы на 2024-2028 годы составит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>117787,6 тыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Структура финансирования Подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat1"/>
+        <w:widowControl/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тыс.руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9924" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="79" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2979"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1132"/>
+        <w:gridCol w:w="1139"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="1132"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Источники и направления расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6944" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Объем финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5668" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В том числе по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="393" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>117787,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>77163,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>25888,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>7783,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3 476,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3 476,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>28203.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>13566,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8 305,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4036.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1 147,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1 147,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(на условиях софинансирования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>89583,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>63 596,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>17583,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3747,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2 328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2 328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Финансирование производится из краевого бюджета в рамках Государственной программы «Развитие физической культуры и спорта Краснодарского края», утвержденной главой администрации (губернатора) Краснодарского края 12.10.2015 г. № 962.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ресурсное обеспечение подпрограммы носит прогнозный характер и подлежит ежегодной корректировке в пределах бюджетных ассигнований, предусмотренных решением Совета муниципального образования Кореновский муниципальный район Краснодарского края о бюджете муниципального образования Кореновский муниципальный район Краснодарского края на соответствующий финансовый год и на плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="11112"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="432"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Методика оценки эффективности реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Оценка эффективности реализации подпрограммы производится ежегодно в соответствии с постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края 2 ноября 2023 года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский район».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Механизм реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и контроль за ее выполнением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Механизм реализации подпрограммы предполагает закупку товаров, работ, услуг для государственных нужд за счет средств районного бюджета в соответствии с Федеральным законом от 5 апреля 2013 года № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Текущее управление подпрограммой осуществляет координатор подпрограммы – отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края, которое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечивает разработку подпрограммы, ее согласование с участниками подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формирует структуру муниципальной программы и перечень участников подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует реализацию подпрограммы, координацию деятельности участников подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимает решение о внесении в установленном порядке изменений в подпрограмму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>несет ответственность за достижение целевых показателей подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет подготовку предложений по объемам и источникам финансирования реализации подпрограммы на основании предложений участников подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ежегодно проводит оценку эффективности реализации подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует информационную и разъяснительную работу, направленную на освещение целей и задач подпрограммы в печатных средствах массовой информации, на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещает информацию о ходе реализации и достигнутых результатах подпрограммы на официальном сайте в информационно-телекоммуникационной сети Интернет; осуществляет иные полномочия, установленные подпрограммой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В целях осуществления текущего контроля реализации мероприятий подпрограммы ответственный исполнитель администрации муниципального образования Кореновский муниципальный район Краснодарского края ежеквартально до 25-го числа месяца, следующего за отчетным периодом, представляет в управление экономики и финансовое управление администрации муниципального образования Кореновский район, отчет об объемах и источниках финансирования программы в разрезе мероприятий согласно приложения № 7 постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края02 ноября 2023года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ответственный исполнитель отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края ежегодно, до 1 марта года, следующего за отчетным годом, подготавливает отчет о ходе реализации подпрограммы и оценке эффективности ее реализации на бумажных и электронных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="even" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1548" w:footer="1134" w:bottom="1191"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                            С.В. Самойлик</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="ar-SA"/>
-        </w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цели, задачи и целевые показатели подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>«Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14629" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="5252"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="996"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="340"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="226"/>
+        <w:gridCol w:w="1018"/>
+        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="1176"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5252" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Наименование целевого показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Единица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6112" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Значение показателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5252" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5252" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13918" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Подпрограмма: «Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте 3-79 лет,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Количество учащихся спортивных школ, получающих стипендию, (средний показатель в квартал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Количество спортсменов муниципального образования, включенных в состав спортивных сборных команд Краснодарского края и Российской Федерации по видам спорта,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Человек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Количество подготовленных спортсменов-разрядников,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Количество физкультурно-спортивных клубов по месту жительства, работы граждан,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Доля зарегистрированных на сайте ГТО относительно общего числа населения,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Доля принявших участие в выполнении нормативов ГТО относительно общего числа населения,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Доля выполнивших на знаки отличия ГТО относительно числа принявших участие в выполнении нормативов ГТО,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:ind w:left="30" w:right="123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Уровень обеспеченности спортивными сооружениями,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="395"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="395"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>* статус «1» присвоен на основании статистических данных, утвержденных Приказ Росстата от 29 декабря 2023 г. N 709</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="395"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>"Об утверждении формы федерального статистического наблюдения с указаниями по ее заполнению для организации Министерством спорта Российской Федерации федерального статистического наблюдения в сфере физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                             С.В. Самойлик</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мероприятий подпрограммы «Развитие физической культуры и массового спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14744" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-102" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="286"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="1558"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Источник финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объёмы финансирования, всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В том числе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Сроки исполнения программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Непосредственный результат реализации мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполнители</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14176" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>Цель: обеспечение условий для развития физической культуры и массового спорта среди различных групп населения и системы подготовки спортивного резерва, способствующих увеличению численности систематически занимающихся физической культурой и спортом в муниципальном образовании Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14176" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>Задачи: привлечение к систематическим занятиям физической культурой и спортом различных групп населения района, в том числе инвалидов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- реализация Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- участие спортсменов и сборных команд Кореновского района в физкультурных мероприятиях и соревнованиях различного уровня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- популяризация здорового образа жизни, занятий физической культурой и спортом, профилактика правонарушений, наркомании, алкоголизма и вредных привычек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- повышение спортивного мастерства спортсменов Кореновского района и подготовка спортивного резерва для спортивных сборных команд Краснодарского края и Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- развитие детско-юношеского спорта, поддержка талантливых спортсменов, создание условий для подготовки спортивного резерва;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- обеспечение условий для обучения и повышения квалификации работников сферы физической культуры и спорта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Textbody1"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>- совершенствование спортивной инфраструктуры и укрепление материально-технической базы Кореновского муниципального района Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Организация и проведение районных физкультурных мероприятий и соревнований.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Участие в физкультурных мероприятиях и соревнованиях различного уровня по различным видам спорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>район. бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>6209,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1664,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1896,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1768,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>440.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>440.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>2024-2028гг</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Участие в краевых и проведение районных соревнований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приобретение наградной продукции (грамоты, кубки, медали, призы и др.) для победителей районных соревнований, награждение по итогам спортивного года, изготовление печатной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>район. бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>774,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>374,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>2025-2026 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Награждение победителей соревнований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приобретение наградной продукции для проведения спортивных мероприятий в честь Дня физкультурника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>2025- 2026 гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Награждение лучших спортсменов и ветеранов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приобретение услуг по пассажирским перевозкам для подвоза спортсменов на соревнования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Участие сборной футбольной команды муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Кубке губернатора, Кубке Краснодарского края среди сборных команд по футболу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1845,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>845,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>2025-2026 гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Участие в краевых соревнованиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="113" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выплаты стипендий одаренным спортсменам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024-2028 гг</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Поощрение лучших учащихся спортивных школ района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Участие специалистов сферы физической культуры и спорта в совещаниях, собраниях, семинарах, обучениях, курсах повышения квалификации различного уровня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="431" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий на софинансирование расходных обязательств в целях обеспечения условий для развития физической культуры и массового спорта в части оплаты труда инструкторов по спорту. (Предоставление субсидий спортивной школе муниципального образования Кореновский муниципальный район Краснодарского края отрасли «Физическая культура и спорт»)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12145,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1900,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2216,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2676,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2676,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2676,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024-2028 гг</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выплаты инструкторам по спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МАУ СШ «Аллигатор» - получатель субсидии, отдел по физической культуре и спорту – контроль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1579,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>247,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>288,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>347,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>347,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>347,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10566,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1653,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1928,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий на софинансирование расходных обязательств по обеспечению условий для развития физической культуры и массового спорта путем обеспечения доступности для инвалидов и других маломобильных групп населения зданий муниципальных учреждений спортивной направленности, в том числе по адаптивной физической культуре и спорту (Предоставление субсидий учреждениям спортивной направленности муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий на софинансирование расходных обязательств в целях обеспечения условий для развития физической культуры и массового спорта, связанных с закупкой спортивно-технологического оборудования для создания малых спортивных площадок  и площадок, на которых возможно проводить тестирование населения в соответствии с нормативами испытаниями (тестов) Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="470" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приобретение комплексных спортивных площадок. Реализация мероприятий на софинансирование расходных обязательств в целях обеспечения условий для развития физической культуры и массового спорта, связанных с приобретением, монтажом оборудования, составлению проектно-сметной документации в целях создания кортов для вида спорта «Падел»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5437,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2137,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5437,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2137,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приобретение оборудования и монтаж кортов для вида спорта «Падел»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий по благоустройству территории корта по виду спорта «Падел»</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>благоустройство территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="384" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий, направленных на развитие детско-юношеского спорта в целях создания условий для подготовки спортивных сборных команд муниципального образования и участие в обеспечении подготовки спортивного резерва для спортивных сборных команд Краснодарского края, в том числе на приобретение спортивно-технологического оборудования, инвентаря и экипировки для муниципальных учреждений дополнительного образования отрасли «Физическая культура и спорт», реализующих, реализующих дополнительные образовательные программы спортивной подготовки в соответствии с федеральными стандартами спортивной подготовки по базовым видам спорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1021,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1021,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>приобретение спортивно-технологического оборудования, инвентаря и экипировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел по физической культуре и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>спорту, МАУ ДО СШ «Аллигатор»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>357,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>357,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>663,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>663,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предоставление субсидии муниципальному автономному учреждению дополнительного образования  спортивной школе «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края на материально-техническое обеспечение ледового дворца (Предоставление иного межбюджетного трасферта из бюджета Краснодарского края)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>7641,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5068,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1154,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1418,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>2-3 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024-2026 гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Приобретение оборудования для Ледового дворца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>приобретение спортивно-технологического оборудования, инвентаря и экипировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МАУ ДО СШ «Аллигатор» - получатель, отдел по физической культуре и спорту – контроль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>7641,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5068,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1154,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1418,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий, направленных на развитие детско-юношеского спорта, в целях создания условий для подготовки спортивных сборных команд муниципальных образований и участия в обеспечении подготовки спортивного резерва для спортивных сборных команд Краснодарского края на укрепление материально-технической базы муниципальных физкультурно-спортивных организаций (Предоставление субсидии муниципальному автономному учреждению спортивной школе «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края на материально-техническое обеспечение, приобретение автобуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МАУ ДО СШ «Аллигатор» - получатель, отдел по физической культуре и спорту – контроль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="365" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Капитальный ремонт муниципальных спортивных объектов, в целях обеспечения условий для занятий физической культурой и массовым спортом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>79503,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>66059,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13444,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024-2025гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт купола воздухоопорного комплекса МАУДОСШ «Аллигатор»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту, МАУ ДО СШ «Аллигатор»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12091,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9847,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2243,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>67411,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>56211,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11200,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий по ремонту кровли с заменой водосточной системы воздухоопорного спортивного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1090,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1090,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт купола воздухоопорного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту, МАУ ДО СШ «Аллигатор»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1090,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1090,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="380" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИТОГО по подпрограмме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>117787,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>77163,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>25888,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7783,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3476,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3476,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>1-4 квартал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024-2028 гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализация мероприятий по программе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28203.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13566,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8305.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4036.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1147,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1147,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>89583,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>63596,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17583,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3747,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2328,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1121"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>* статус «2» присвоен на основании постановления главы администрации (губернатора) Краснодарского края от 04.10.2011 N 1129 (ред. от 14.10.2021) "О предоставлении и распределении субсидий из краевого бюджета местным бюджетам муниципальных образований Краснодарского края" и Постановление главы администрации (губернатора) Краснодарского края от 14 января 2020 г. N 8 "Об утверждении правил предоставления и методики распределения иных межбюджетных трансфертов из краевого бюджета местным бюджетам на дополнительную помощь местным бюджетам для решения социально значимых вопросов местного значения"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
+          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="first" r:id="rId28"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+          <w:pgMar w:left="1701" w:right="536" w:gutter="0" w:header="1701" w:top="2115" w:footer="567" w:bottom="624"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С.В. Самойлик</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9838" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="219" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4919"/>
+        <w:gridCol w:w="4918"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="428" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4919" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="atLeast" w:line="100"/>
+              <w:ind w:firstLine="706"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="atLeast" w:line="100"/>
+              <w:ind w:hanging="102"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>муниципальной программе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="atLeast" w:line="100"/>
+              <w:ind w:hanging="102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>«Развитие физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Паспорт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="40"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпрограммы «Меры социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9689" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="325" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3962"/>
+        <w:gridCol w:w="5726"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Координаторы подпрограммы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Участники подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Муниципальное бюджетное учреждение дополнительного образования спортивная школа «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Цели подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Создание благоприятных условий для привлечения и закрепления высококвалифицированных кадров в сфере физической культуры и спорта для работы в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Задачи подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Обеспечение социальной поддержки и защищенности работников физической культуры и спорта муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Перечень целевых показателей подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте 3-79 лет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Привлечение работников сферы физической культуры и спорта в муниципальное образование Кореновский муниципальный район Краснодарского края.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Этапы и сроки реализации подпрограммы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2024-2028 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="424" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Объемы бюджетных ассигнований подпрограммы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Общий объем финансирования подпрограммы составляет 3204.2 тыс. рублей, том числе за счет средств бюджета муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>в 2024 году — 612,9 тыс. рублей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>в 2025 году — 465,5 тыс. рублей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>в 2026 году — 445.8 тыс. рублей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>в 2027 году — 840,0 тыс. рублей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>в 2028 году — 840,0 тыс. рублей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3962" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="131"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Контроль за выполнением подпрограммы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5726" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>администрация муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арактеристика текущего состояния и прогноз развития соответствующей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сферы реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оказание мер социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы осуществляется на основании Федерального закона от 4 декабря 2007 года № 329-ФЗ «О физической культуре и спорте в Российской Федерации», Федерального закона от 6 октября 2003 года № 131-ФЗ «Об общих принципах организации местного самоуправления в Российской Федерации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важной составной частью социально-экономической политики администрации муниципального образования Кореновский муниципальный район Краснодарского края является создание условий для укрепления здоровья населения, популяризации массового и профессионального спорта, приобщение различных слоев общества к регулярным занятиям физической культурой и спортом, развитие детско-юношеского спорта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 2017 году на базе Ледового дворца была открыта спортивная школа «Аллигатор» с отделениями зимних видов спорта: фигурного катания на коньках и хоккея с шайбой. Для организации тренировочного процесса возникла необходимость в привлечении квалифицированных специалистов – тренеров по хоккею и фигурному катанию. К 2023 году в спортивную школу «Аллигатор» привлечены из других регионов 7 специалистов (4 тренера по фигурному катанию, 2 тренера по хоккею и 1 хореограф для фигуристов). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для привлечения детей и молодежи к занятиям физической культурой и спортом, достижения высокого уровня спортивной подготовленности и высоких спортивных результатов, а также в целях обеспечения качества оказания муниципальных услуг (выполнения работ) спортивной школой «Аллигатор» необходимо создать благоприятные условия для работы привлеченных в район квалифицированных специалистов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Цели, задачи и целевые показатели достижения целей и решения задач,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сроки и этапы реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цель настоящей Подпрограммы – создание благоприятных условий для привлечения и закрепления высококвалифицированных кадров в сфере физической культуры и спорта для работы в муниципальном образовании Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Задача Подпрограммы - обеспечение социальной поддержки и защищенности работников физической культуры и спорта муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Перечень мероприятий подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мероприятия подпрограммы представлены в табличной форме в приложении № 2 к подпрограмме «Меры социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Обоснование ресурсного обеспечения подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Объемы и источники финансирования подпрограммы определяются Перечнем мероприятий. Общий планируемый объем финансирования подпрограммы на 2024-2028 годы составит 3204,2 тыс. рублей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Структура финансирования подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat1"/>
+        <w:widowControl/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тыс.руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9735" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="220" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2962"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="1139"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1285"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Источники и направления расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6772" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Объем финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5767" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>В том числе по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="393" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>3204,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>612,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>465,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>445,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(на условиях софинансирования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="321" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>3204,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>612,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>465,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>445,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ресурсное обеспечение подпрограммы носит прогнозный характер и подлежит ежегодной корректировке в пределах бюджетных ассигнований, предусмотренных решением Совета муниципального образования Кореновский муниципальный район Краснодарского края о бюджете муниципального образования Кореновский муниципальный район Краснодарского края на соответствующий финансовый год и на плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720" w:left="432"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.Методика оценки эффективности реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Оценка эффективности реализации подпрограммы производится ежегодно в соответствии с постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского краяот02 ноября 2023года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Механизм реализации подпрограммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и контроль за ее выполнением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Механизм реализации подпрограммы предполагает закупку товаров, работ, услуг для государственных нужд за счет средств районного бюджета в соответствии с Федеральным законом от 5 апреля 2013 года № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Выполнение мероприятий подпрограммы осуществляется в соответствии с требованиями Федерального закона от 24 июля 2007 года №209-ФЗ «О развитии малого и среднего предпринимательства в Российской Федерации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Текущее управление подпрограммой осуществляет координатор муниципальной программы – отдел по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края, которое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечивает разработку подпрограммы, ее согласование с участниками подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формирует структуру подпрограммы и перечень участников подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует реализацию подпрограммы, координацию деятельности участников подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимает решение о внесении в установленном порядке изменений в подпрограмму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>несет ответственность за достижение целевых показателей подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет подготовку предложений по объемам и источникам финансирования реализации подпрограммы на основании предложений участников подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ежегодно проводит оценку эффективности реализации подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует информационную и разъяснительную работу, направленную на освещение целей и задач подпрограммы в печатных средствах массовой информации, на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещает информацию о ходе реализации и достигнутых результатах подпрограммы на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет иные полномочия, установленные подпрограммой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В целях осуществления текущего контроля реализации мероприятий подпрограммы ответственный исполнитель администрации муниципального образования Кореновский муниципальный район Краснодарского края ежеквартально до 25-го числа месяца, следующего за отчетным периодом, представляет в управление экономики и финансовое управление администрации муниципального образования Кореновский муниципальный район Краснодарского края, отчет об объемах и источниках финансирования подпрограммы в разрезе мероприятий согласно приложения № 7 постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края от 02 ноября 2023 года № 1921 «Об утверждении Порядка принятия решения о разработке, информирования, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ответственный исполнитель администрации муниципального образования Кореновский муниципальный район Краснодарского края ежегодно, до 1 марта года, следующего за отчетным годом, подготавливает доклад о ходе реализации подпрограммы и оценке эффективности ее реализации на бумажных и электронных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="even" r:id="rId32"/>
+          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="first" r:id="rId34"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="720" w:top="1134" w:footer="720" w:bottom="777"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                               С.В. Самойлик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цели, задачи и целевые показатели подпрограммы «Меры социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15023" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="848"/>
+        <w:gridCol w:w="4754"/>
+        <w:gridCol w:w="1263"/>
+        <w:gridCol w:w="1753"/>
+        <w:gridCol w:w="1137"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="1306"/>
+        <w:gridCol w:w="1143"/>
+        <w:gridCol w:w="1570"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Наименование целевого показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Единица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1753" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6403" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Значение показателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1753" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1753" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14173" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Подпрограмма: «Меры социальной поддержки работников физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>Доля граждан, систематически занимающихся физической культурой и спортом, в общей численности населения в возрасте3-79 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1753" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>64,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>67,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Привлечение работников сферы физической культуры и спорта в муниципальное образование Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1753" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>* статус «1» присвоен на основании статистических данных, утвержденных Приказ Росстата от 29 декабря 2023 г., N 709</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2121"/>
+        <w:spacing w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>"Об утверждении формы федерального статистического наблюдения с указаниями по ее заполнению для организации Министерством спорта Российской Федерации федерального статистического наблюдения в сфере физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId35"/>
+          <w:headerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="first" r:id="rId40"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+          <w:pgMar w:left="1134" w:right="678" w:gutter="0" w:header="1701" w:top="2115" w:footer="567" w:bottom="624"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                               С.В. Самойлик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень мероприятий подпрограммы «Меры социальной поддержки работников</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физической культуры и спорта в муниципальном образовании Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15223" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="120" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="561"/>
+        <w:gridCol w:w="3037"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Наименование мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Источник финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Объёмы финансирования, всего тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Объем финансирования,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>всего (тыс. руб.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Сроки реализации мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Непосредственный результат реализации мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Муниципальный заказчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="166" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="994" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="518" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15222" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цель: Создание благоприятных условий для привлечения и закрепления высококвалифицированных кадров в сфере физической культуры и спорта для работы в муниципальном образовании Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15222" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>Задача: Обеспечение социальной поддержки и защищенности работников физической культуры и спорта муниципального</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:left="765"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="916" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+                <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+                <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+                <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+                <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+                <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+                <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+                <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+                <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+                <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:left="765"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1514" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Компенсация за наем жилья работникам сферы физической культуры и спорта (предоставление субсидий муниципальному автономному учреждению дополнительного образования спортивной школе «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Всего:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>федеральный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>внебюджетные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>3204.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>3204.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>612,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>612,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>465,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>465,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>445.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>445.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2024-2028гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Выплаты денежных средств для оплаты за наем жилья тренеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>по подпрограмме::</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Всего:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>районный бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>федеральный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>внебюджетные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>3204.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>3204.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:lineRule="auto" w:line="228"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>612,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>612,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>465,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>465,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>445,8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>445.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>840,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2024-2028гг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Выплаты денежных средств для оплаты за наем жилья тренеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник отдела по физической культуре и спорту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район  Краснодарского края                                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С.В. Самойлик</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
         <w:tab/>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00670AAF">
-[...1787 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId41"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:footerReference w:type="even" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="1134" w:right="536" w:gutter="0" w:header="1701" w:top="2115" w:footer="567" w:bottom="624"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...29 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Palatino Linotype">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
-[...12 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...9 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-1991933410"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="191423000"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="411360024"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-1976356843"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-1155986312"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-150296320"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="886145195"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="2110"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-1733918718"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="2110"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-2053609318"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="880751285"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="-1871899980"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="320"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="320"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="320"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="320"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="320"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="1116"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2040" w:hanging="1320"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2040" w:hanging="1320"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2040" w:hanging="1320"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2040" w:hanging="1320"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="765" w:hanging="405"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...42 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
-  <w:defaultTableStyle w:val="a"/>
-[...9 lines deleted...]
-  <w:strictFirstAndLastChars/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...21 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{94FC51ED-8E18-4B67-A46D-86C45FC655D3}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3242,51 +37978,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3353,52 +38089,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3460,2043 +38196,6263 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:line="100" w:lineRule="atLeast"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Обычный1"/>
+    <w:link w:val="1124"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Символ сноски"/>
+    <w:link w:val="122"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="7" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца7"/>
+    <w:link w:val="711"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2" w:customStyle="1">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="216"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8" w:customStyle="1">
+    <w:name w:val="WW8Num2z8"/>
+    <w:link w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="21" w:customStyle="1">
+    <w:name w:val="Оглавление 2 Знак"/>
+    <w:link w:val="217"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7" w:customStyle="1">
+    <w:name w:val="WW8Num1z7"/>
+    <w:link w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0" w:customStyle="1">
+    <w:name w:val="WW8Num3z0"/>
+    <w:link w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="5" w:customStyle="1">
+    <w:name w:val="Знак сноски5"/>
+    <w:link w:val="512"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22" w:customStyle="1">
+    <w:name w:val="Знак сноски2"/>
+    <w:link w:val="218"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
+    <w:name w:val="WW8Num1z0"/>
+    <w:link w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4" w:customStyle="1">
+    <w:name w:val="Оглавление 4 Знак"/>
+    <w:link w:val="412"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="23" w:customStyle="1">
+    <w:name w:val="Заголовок №2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="219"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3" w:customStyle="1">
+    <w:name w:val="Знак сноски3"/>
+    <w:link w:val="314"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1" w:customStyle="1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:link w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6" w:customStyle="1">
+    <w:name w:val="WW8Num4z6"/>
+    <w:link w:val="WW8Num4z61"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="6" w:customStyle="1">
+    <w:name w:val="Оглавление 6 Знак"/>
+    <w:link w:val="611"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Текст примечания1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1113"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="71" w:customStyle="1">
+    <w:name w:val="Оглавление 7 Знак"/>
+    <w:link w:val="712"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7" w:customStyle="1">
+    <w:name w:val="WW8Num3z7"/>
+    <w:link w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:link w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="24" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул2"/>
+    <w:basedOn w:val="HeaderandFooter"/>
+    <w:link w:val="2110"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNonformat" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:link w:val="ConsPlusNonformat1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:link w:val="1114"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="13" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак1"/>
+    <w:link w:val="1115"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="32" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 32"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="321"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+    <w:name w:val="Символ нумерации"/>
+    <w:link w:val="124"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="31" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски3"/>
+    <w:link w:val="315"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:link w:val="125"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote" w:customStyle="1">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="33" w:customStyle="1">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="313"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3" w:customStyle="1">
+    <w:name w:val="WW8Num5z3"/>
+    <w:link w:val="WW8Num5z31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:link w:val="ConsPlusTitle1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="61" w:customStyle="1">
+    <w:name w:val="Указатель6"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="612"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17" w:customStyle="1">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:link w:val="220"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
+    <w:name w:val="WW8Num1z3"/>
+    <w:link w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="41" w:customStyle="1">
+    <w:name w:val="Название объекта4"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="413"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="126"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19" w:customStyle="1">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="NormalWeb"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="51" w:customStyle="1">
+    <w:name w:val="Указатель5"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="513"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle19" w:customStyle="1">
+    <w:name w:val="Font Style19"/>
+    <w:basedOn w:val="9"/>
+    <w:link w:val="FontStyle191"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2" w:customStyle="1">
+    <w:name w:val="WW8Num2z2"/>
+    <w:link w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="72" w:customStyle="1">
+    <w:name w:val="Название объекта7"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="713"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7" w:customStyle="1">
+    <w:name w:val="WW8Num5z7"/>
+    <w:link w:val="WW8Num5z71"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="127"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
+    <w:name w:val="WW8Num2z0"/>
+    <w:link w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21" w:customStyle="1">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="14" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1116"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="15" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="BalloonText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22" w:customStyle="1">
+    <w:name w:val="Символы концевой сноски"/>
+    <w:link w:val="128"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5" w:customStyle="1">
+    <w:name w:val="WW8Num3z5"/>
+    <w:link w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8" w:customStyle="1">
+    <w:name w:val="WW8Num3z8"/>
+    <w:link w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23" w:customStyle="1">
+    <w:name w:val="Цветовое выделение"/>
+    <w:link w:val="129"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="311" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="3112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="16" w:customStyle="1">
+    <w:name w:val="Знак сноски1"/>
+    <w:link w:val="1117"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7" w:customStyle="1">
+    <w:name w:val="WW8Num2z7"/>
+    <w:link w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24" w:customStyle="1">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="52" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски5"/>
+    <w:link w:val="514"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="17" w:customStyle="1">
+    <w:name w:val="Текст концевой сноски1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1118"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style25" w:customStyle="1">
+    <w:name w:val="Маркеры списка"/>
+    <w:link w:val="130"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1" w:customStyle="1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:link w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6" w:customStyle="1">
+    <w:name w:val="WW8Num3z6"/>
+    <w:link w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5" w:customStyle="1">
+    <w:name w:val="WW8Num1z5"/>
+    <w:link w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="34" w:customStyle="1">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="316"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:link w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="18" w:customStyle="1">
+    <w:name w:val="Название объекта1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1210"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style26" w:customStyle="1">
+    <w:name w:val="Абзац списка Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="19" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски1"/>
+    <w:link w:val="1119"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0" w:customStyle="1">
+    <w:name w:val="WW8Num5z0"/>
+    <w:link w:val="WW8Num5z01"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="111" w:customStyle="1">
+    <w:name w:val="Название объекта11"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="11110"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="35" w:customStyle="1">
+    <w:name w:val="Оглавление 3 Знак"/>
+    <w:link w:val="317"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTML" w:customStyle="1">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8" w:customStyle="1">
+    <w:name w:val="WW8Num5z8"/>
+    <w:link w:val="WW8Num5z81"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7" w:customStyle="1">
+    <w:name w:val="WW8Num4z7"/>
+    <w:link w:val="WW8Num4z71"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6" w:customStyle="1">
+    <w:name w:val="WW8Num2z6"/>
+    <w:link w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4" w:customStyle="1">
+    <w:name w:val="WW8Num4z4"/>
+    <w:link w:val="WW8Num4z41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="112" w:customStyle="1">
+    <w:name w:val="Заголовок 11"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="11211"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="9" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца9"/>
+    <w:link w:val="911"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="25" w:customStyle="1">
+    <w:name w:val="Название объекта2"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="2111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style27" w:customStyle="1">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="131"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="53" w:customStyle="1">
+    <w:name w:val="Название объекта5"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="515"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8" w:customStyle="1">
+    <w:name w:val="WW8Num1z8"/>
+    <w:link w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk" w:customStyle="1">
+    <w:name w:val="blk"/>
+    <w:link w:val="Blk1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style28" w:customStyle="1">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style33"/>
+    <w:link w:val="133"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Style29" w:customStyle="1">
+    <w:name w:val="Список Знак"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="WW8Num4z5" w:customStyle="1">
+    <w:name w:val="WW8Num4z5"/>
+    <w:link w:val="WW8Num4z51"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1" w:customStyle="1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:link w:val="WW8Num4z11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="54" w:customStyle="1">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="511"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style30" w:customStyle="1">
+    <w:name w:val="Указатель Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="Indexheading"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2" w:customStyle="1">
+    <w:name w:val="WW8Num4z2"/>
+    <w:link w:val="WW8Num4z21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1" w:customStyle="1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:link w:val="WW8Num5z11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="42" w:customStyle="1">
+    <w:name w:val="Указатель4"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="414"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:link w:val="134"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="110" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1121"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="117A02"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Style31" w:customStyle="1">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:link w:val="135"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
       <w:b/>
+      <w:color w:val="008000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="26" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:link w:val="2112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="LO-Normal" w:customStyle="1">
+    <w:name w:val="LO-Normal"/>
+    <w:link w:val="LO-Normal1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:link w:val="136"/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote" w:customStyle="1">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style32" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="221"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="113" w:customStyle="1">
+    <w:name w:val="Оглавление 1 Знак"/>
+    <w:link w:val="1120"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter" w:customStyle="1">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...27 lines deleted...]
-    <w:name w:val="WW8Num1z0"/>
+  <w:style w:type="character" w:styleId="27" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул2"/>
+    <w:basedOn w:val="HeaderandFooter"/>
+    <w:link w:val="2113"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="62" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца6"/>
+    <w:link w:val="613"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="28" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски2"/>
+    <w:link w:val="2114"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3pt" w:customStyle="1">
+    <w:name w:val="Основной текст + Интервал 3 pt"/>
+    <w:link w:val="3pt1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:spacing w:val="70"/>
+      <w:sz w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="91" w:customStyle="1">
+    <w:name w:val="Оглавление 9 Знак"/>
+    <w:link w:val="912"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style110" w:customStyle="1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="Style1111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody" w:customStyle="1">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="Textbody1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style33" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="132"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2" w:customStyle="1">
+    <w:name w:val="WW8Num1z2"/>
+    <w:link w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="114" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1122"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4" w:customStyle="1">
+    <w:name w:val="WW8Num1z4"/>
+    <w:link w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style34" w:customStyle="1">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="137"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3" w:customStyle="1">
+    <w:name w:val="WW8Num3z3"/>
+    <w:link w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="8" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца8"/>
+    <w:link w:val="811"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="81" w:customStyle="1">
+    <w:name w:val="Оглавление 8 Знак"/>
+    <w:link w:val="812"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="115" w:customStyle="1">
+    <w:name w:val="Указатель11"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="11111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="43" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски4"/>
+    <w:link w:val="415"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4" w:customStyle="1">
+    <w:name w:val="WW8Num2z4"/>
+    <w:link w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:link w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5" w:customStyle="1">
+    <w:name w:val="WW8Num5z5"/>
+    <w:link w:val="WW8Num5z51"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4" w:customStyle="1">
+    <w:name w:val="WW8Num5z4"/>
+    <w:link w:val="WW8Num5z41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="116" w:customStyle="1">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1211"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0" w:customStyle="1">
+    <w:name w:val="WW8Num4z0"/>
+    <w:link w:val="WW8Num4z01"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="29" w:customStyle="1">
+    <w:name w:val="Текст примечания2"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="2115"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5" w:customStyle="1">
+    <w:name w:val="WW8Num2z5"/>
+    <w:link w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="63" w:customStyle="1">
+    <w:name w:val="Название объекта6"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="614"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="36" w:customStyle="1">
+    <w:name w:val="Знак примечания3"/>
+    <w:link w:val="319"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="211" w:customStyle="1">
+    <w:name w:val="Заголовок 211"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="21111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
-      <w:bCs/>
+      <w:i/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
-    <w:name w:val="WW8Num2z0"/>
+  <w:style w:type="character" w:styleId="117" w:customStyle="1">
+    <w:name w:val="Знак примечания1"/>
+    <w:link w:val="1123"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
-[...195 lines deleted...]
-    <w:name w:val="Гиперссылка1"/>
+  <w:style w:type="character" w:styleId="InternetLink" w:customStyle="1">
+    <w:name w:val="Internet Link"/>
+    <w:link w:val="InternetLink1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO2LVL1">
+  <w:style w:type="character" w:styleId="WW8Num4z3" w:customStyle="1">
+    <w:name w:val="WW8Num4z3"/>
+    <w:link w:val="WW8Num4z31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="55" w:customStyle="1">
+    <w:name w:val="Оглавление 5 Знак"/>
+    <w:link w:val="516"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6" w:customStyle="1">
+    <w:name w:val="WW8Num5z6"/>
+    <w:link w:val="WW8Num5z61"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard" w:customStyle="1">
+    <w:name w:val="Standard"/>
+    <w:link w:val="Standard1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="37" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:link w:val="318"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2" w:customStyle="1">
+    <w:name w:val="WW8Num3z2"/>
+    <w:link w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3" w:customStyle="1">
+    <w:name w:val="WW8Num2z3"/>
+    <w:link w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="118" w:customStyle="1">
+    <w:name w:val="Тема примечания Знак1"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="Annotationsubject"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style35" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:link w:val="222"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4" w:customStyle="1">
+    <w:name w:val="WW8Num3z4"/>
+    <w:link w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style41" w:customStyle="1">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="Style411"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-converted-space" w:customStyle="1">
+    <w:name w:val="apple-converted-space"/>
+    <w:link w:val="Apple-converted-space1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:link w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusCell" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
+    <w:link w:val="ConsPlusCell1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="1F497D"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style36" w:customStyle="1">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1111" w:customStyle="1">
+    <w:name w:val="Заголовок 111"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="11112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="212" w:customStyle="1">
+    <w:name w:val="Заголовок 21"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="21211"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:link w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="56" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца5"/>
+    <w:link w:val="517"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style37" w:customStyle="1">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="44" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="411"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="119" w:customStyle="1">
+    <w:name w:val="Текст сноски1"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="1125"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="82" w:customStyle="1">
+    <w:name w:val="Указатель8"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="813"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2" w:customStyle="1">
+    <w:name w:val="WW8Num5z2"/>
+    <w:link w:val="WW8Num5z21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="38" w:customStyle="1">
+    <w:name w:val="Название объекта3"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="3110"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style38" w:customStyle="1">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="138"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style39" w:customStyle="1">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="123"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="45" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:link w:val="416"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="210" w:customStyle="1">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="2121"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8" w:customStyle="1">
+    <w:name w:val="WW8Num4z8"/>
+    <w:link w:val="WW8Num4z81"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="46" w:customStyle="1">
+    <w:name w:val="Знак сноски4"/>
+    <w:link w:val="417"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="213" w:customStyle="1">
+    <w:name w:val="Знак примечания2"/>
+    <w:link w:val="2116"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6" w:customStyle="1">
+    <w:name w:val="WW8Num1z6"/>
+    <w:link w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="73" w:customStyle="1">
+    <w:name w:val="Указатель7"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="714"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style40" w:customStyle="1">
+    <w:name w:val="Текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style42" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style43" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style91" w:customStyle="1">
+    <w:name w:val="Style9"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21" w:customStyle="1">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41" w:customStyle="1">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1" w:customStyle="1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style71" w:customStyle="1">
+    <w:name w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1" w:customStyle="1">
+    <w:name w:val="Subtitle1"/>
+    <w:basedOn w:val="120"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL9" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont0" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font_0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="120" w:customStyle="1">
+    <w:name w:val="Заголовок1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5" w:customStyle="1">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL6" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11" w:customStyle="1">
+    <w:name w:val="caption11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style141" w:customStyle="1">
+    <w:name w:val="Style14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL8" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8" w:customStyle="1">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption2" w:customStyle="1">
+    <w:name w:val="caption2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9" w:customStyle="1">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24" w:customStyle="1">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1" w:customStyle="1">
+    <w:name w:val="caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL7" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL1" w:customStyle="1">
     <w:name w:val="WW_CharLFO2LVL1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="character" w:styleId="Contents1" w:customStyle="1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="Style131" w:customStyle="1">
+    <w:name w:val="Style13"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11" w:customStyle="1">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL3" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL3"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle20">
-    <w:name w:val="Font Style20"/>
+  <w:style w:type="character" w:styleId="Footer1" w:customStyle="1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51" w:customStyle="1">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="8">
-[...63 lines deleted...]
-    <w:name w:val="Font Style14"/>
+  <w:style w:type="character" w:styleId="Header1" w:customStyle="1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111" w:customStyle="1">
+    <w:name w:val="caption111"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3" w:customStyle="1">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL4" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle23" w:customStyle="1">
+    <w:name w:val="Font Style23"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style121" w:customStyle="1">
+    <w:name w:val="Style12"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle22" w:customStyle="1">
+    <w:name w:val="Font Style22"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL5" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style151" w:customStyle="1">
+    <w:name w:val="Style15"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle18" w:customStyle="1">
+    <w:name w:val="Font Style18"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle22">
-    <w:name w:val="Font Style22"/>
+  <w:style w:type="character" w:styleId="FontStyle26" w:customStyle="1">
+    <w:name w:val="Font Style26"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle40">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Heading31" w:customStyle="1">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
-      <w:sz w:val="10"/>
-[...19 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
-    <w:name w:val="Font Style11"/>
+  <w:style w:type="character" w:styleId="Style61" w:customStyle="1">
+    <w:name w:val="Style6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1" w:customStyle="1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL2" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style111" w:customStyle="1">
+    <w:name w:val="Style11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7" w:customStyle="1">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6" w:customStyle="1">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4" w:customStyle="1">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="214" w:customStyle="1">
+    <w:name w:val="Заголовок2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2" w:customStyle="1">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="215" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rPr>
-[...71 lines deleted...]
-    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00310417"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle16">
-    <w:name w:val="Font Style16"/>
+  <w:style w:type="character" w:styleId="121" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00310417"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="26"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2Spacing2pt">
-[...1 lines deleted...]
-    <w:basedOn w:val="Bodytext2"/>
+  <w:style w:type="paragraph" w:styleId="39">
+    <w:name w:val="Заголовок3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...90 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
-[...2 lines deleted...]
-    <w:next w:val="ab"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style21"/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ac">
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="ab"/>
-[...162 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="Style29"/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style44">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="312">
+    <w:name w:val="Заголовок31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1121" w:customStyle="1">
+    <w:name w:val="Заголовок 112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="110"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="117A02"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2121" w:customStyle="1">
+    <w:name w:val="Заголовок 212"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="210"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="313" w:customStyle="1">
+    <w:name w:val="Заголовок 31"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="33"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="411" w:customStyle="1">
+    <w:name w:val="Заголовок 41"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="44"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="511" w:customStyle="1">
+    <w:name w:val="Заголовок 51"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="54"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3111" w:customStyle="1">
+    <w:name w:val="Заголовок311"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="83" w:customStyle="1">
+    <w:name w:val="Название объекта8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008b5227"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1110" w:customStyle="1">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="008b5227"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
-[...1 lines deleted...]
-    <w:basedOn w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="1112" w:customStyle="1">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Style24"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122" w:customStyle="1">
+    <w:name w:val="Символ сноски1"/>
+    <w:link w:val="Style14"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="711" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца71"/>
+    <w:link w:val="7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="216" w:customStyle="1">
+    <w:name w:val="Указатель21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81" w:customStyle="1">
+    <w:name w:val="WW8Num2z81"/>
+    <w:link w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="217" w:customStyle="1">
+    <w:name w:val="Оглавление 21"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71" w:customStyle="1">
+    <w:name w:val="WW8Num1z71"/>
+    <w:link w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z01" w:customStyle="1">
+    <w:name w:val="WW8Num3z01"/>
+    <w:link w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="512" w:customStyle="1">
+    <w:name w:val="Знак сноски51"/>
+    <w:link w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="218" w:customStyle="1">
+    <w:name w:val="Знак сноски21"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01" w:customStyle="1">
+    <w:name w:val="WW8Num1z01"/>
+    <w:link w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="412" w:customStyle="1">
+    <w:name w:val="Оглавление 41"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="600"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="219" w:customStyle="1">
+    <w:name w:val="Заголовок №21"/>
+    <w:basedOn w:val="Standard1"/>
+    <w:next w:val="Standard1"/>
+    <w:link w:val="23"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="320" w:before="1560" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="314" w:customStyle="1">
+    <w:name w:val="Знак сноски31"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11" w:customStyle="1">
+    <w:name w:val="WW8Num2z11"/>
+    <w:link w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z61" w:customStyle="1">
+    <w:name w:val="WW8Num4z61"/>
+    <w:link w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="611" w:customStyle="1">
+    <w:name w:val="Оглавление 61"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1000"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1113" w:customStyle="1">
+    <w:name w:val="Текст примечания11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="712" w:customStyle="1">
+    <w:name w:val="Оглавление 71"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="71"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z71" w:customStyle="1">
+    <w:name w:val="WW8Num3z71"/>
+    <w:link w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11" w:customStyle="1">
+    <w:name w:val="WW8Num1z11"/>
+    <w:link w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2110" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул21"/>
+    <w:basedOn w:val="123"/>
+    <w:link w:val="24"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123" w:customStyle="1">
+    <w:name w:val="Колонтитул1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat1" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat1"/>
+    <w:link w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1114" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1115" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак11"/>
+    <w:link w:val="13"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="321" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 321"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="124" w:customStyle="1">
+    <w:name w:val="Символ нумерации1"/>
+    <w:link w:val="Style15"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="315" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски31"/>
+    <w:link w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="125" w:customStyle="1">
+    <w:name w:val="Цветовое выделение для Текст1"/>
+    <w:link w:val="Style16"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1" w:customStyle="1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z31" w:customStyle="1">
+    <w:name w:val="WW8Num5z31"/>
+    <w:link w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle1" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle1"/>
+    <w:link w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="612" w:customStyle="1">
+    <w:name w:val="Указатель61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="61"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="220" w:customStyle="1">
+    <w:name w:val="Тема примечания Знак2"/>
+    <w:link w:val="Style17"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31" w:customStyle="1">
+    <w:name w:val="WW8Num1z31"/>
+    <w:link w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="413" w:customStyle="1">
+    <w:name w:val="Название объекта41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
       <w:i/>
-      <w:iCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
-[...1 lines deleted...]
-    <w:basedOn w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="126" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак1"/>
+    <w:link w:val="Style18"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-">
-[...2 lines deleted...]
-    <w:next w:val="ab"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:widowControl/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="513" w:customStyle="1">
+    <w:name w:val="Указатель51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="51"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle191" w:customStyle="1">
+    <w:name w:val="Font Style191"/>
+    <w:basedOn w:val="911"/>
+    <w:link w:val="FontStyle19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21" w:customStyle="1">
+    <w:name w:val="WW8Num2z21"/>
+    <w:link w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="713" w:customStyle="1">
+    <w:name w:val="Название объекта71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="72"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z71" w:customStyle="1">
+    <w:name w:val="WW8Num5z71"/>
+    <w:link w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="127" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01" w:customStyle="1">
+    <w:name w:val="WW8Num2z01"/>
+    <w:link w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1116" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="15"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="128" w:customStyle="1">
+    <w:name w:val="Символы концевой сноски1"/>
+    <w:link w:val="Style22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z51" w:customStyle="1">
+    <w:name w:val="WW8Num3z51"/>
+    <w:link w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z81" w:customStyle="1">
+    <w:name w:val="WW8Num3z81"/>
+    <w:link w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="129" w:customStyle="1">
+    <w:name w:val="Цветовое выделение1"/>
+    <w:link w:val="Style23"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000080"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3112" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 311"/>
+    <w:basedOn w:val="Standard1"/>
+    <w:link w:val="311"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1117" w:customStyle="1">
+    <w:name w:val="Знак сноски11"/>
+    <w:link w:val="16"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71" w:customStyle="1">
+    <w:name w:val="WW8Num2z71"/>
+    <w:link w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="514" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски51"/>
+    <w:link w:val="52"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1118" w:customStyle="1">
+    <w:name w:val="Текст концевой сноски11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="17"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:ind w:hanging="339" w:left="339"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="130" w:customStyle="1">
+    <w:name w:val="Маркеры списка1"/>
+    <w:link w:val="Style25"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z11" w:customStyle="1">
+    <w:name w:val="WW8Num3z11"/>
+    <w:link w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z61" w:customStyle="1">
+    <w:name w:val="WW8Num3z61"/>
+    <w:link w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51" w:customStyle="1">
+    <w:name w:val="WW8Num1z51"/>
+    <w:link w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="316" w:customStyle="1">
+    <w:name w:val="Указатель31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:link w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1210" w:customStyle="1">
+    <w:name w:val="Название объекта12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="18"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style26"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="1119" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски11"/>
+    <w:link w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z01" w:customStyle="1">
+    <w:name w:val="WW8Num5z01"/>
+    <w:link w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11110" w:customStyle="1">
+    <w:name w:val="Название объекта111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="317" w:customStyle="1">
+    <w:name w:val="Оглавление 31"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="35"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTML"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="916" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+        <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+        <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+        <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+        <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+        <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+        <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+        <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z81" w:customStyle="1">
+    <w:name w:val="WW8Num5z81"/>
+    <w:link w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z71" w:customStyle="1">
+    <w:name w:val="WW8Num4z71"/>
+    <w:link w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61" w:customStyle="1">
+    <w:name w:val="WW8Num2z61"/>
+    <w:link w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z41" w:customStyle="1">
+    <w:name w:val="WW8Num4z41"/>
+    <w:link w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11211" w:customStyle="1">
+    <w:name w:val="Заголовок 1121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="112"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="720" w:leader="none"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="911" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца91"/>
+    <w:link w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2111" w:customStyle="1">
+    <w:name w:val="Название объекта21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="25"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="131" w:customStyle="1">
+    <w:name w:val="Прижатый влево1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style27"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="515" w:customStyle="1">
+    <w:name w:val="Название объекта51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="53"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81" w:customStyle="1">
+    <w:name w:val="WW8Num1z81"/>
+    <w:link w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blk1" w:customStyle="1">
+    <w:name w:val="blk1"/>
+    <w:link w:val="Blk"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="132" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Standard1"/>
+    <w:link w:val="Style33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="133" w:customStyle="1">
+    <w:name w:val="Заголовок таблицы1"/>
+    <w:basedOn w:val="132"/>
+    <w:link w:val="Style28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
-[...1 lines deleted...]
-    <w:basedOn w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z51" w:customStyle="1">
+    <w:name w:val="WW8Num4z51"/>
+    <w:link w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:snapToGrid w:val="0"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z11" w:customStyle="1">
+    <w:name w:val="WW8Num4z11"/>
+    <w:link w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z21" w:customStyle="1">
+    <w:name w:val="WW8Num4z21"/>
+    <w:link w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z11" w:customStyle="1">
+    <w:name w:val="WW8Num5z11"/>
+    <w:link w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="414" w:customStyle="1">
+    <w:name w:val="Указатель41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="42"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="134" w:customStyle="1">
+    <w:name w:val="Строгий1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="135" w:customStyle="1">
+    <w:name w:val="Гипертекстовая ссылка1"/>
+    <w:link w:val="Style31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="008000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2112" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца21"/>
+    <w:link w:val="26"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="318" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца31"/>
+    <w:link w:val="37"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal1" w:customStyle="1">
+    <w:name w:val="LO-Normal1"/>
+    <w:link w:val="LO-Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="136" w:customStyle="1">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1" w:customStyle="1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="221" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак2"/>
+    <w:link w:val="Style32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1120" w:customStyle="1">
+    <w:name w:val="Оглавление 11"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="113"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2113" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул21"/>
+    <w:basedOn w:val="123"/>
+    <w:link w:val="27"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="613" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца61"/>
+    <w:link w:val="62"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2114" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски21"/>
+    <w:link w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3pt1" w:customStyle="1">
+    <w:name w:val="Основной текст + Интервал 3 pt1"/>
+    <w:link w:val="3pt"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="70"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="912" w:customStyle="1">
+    <w:name w:val="Оглавление 91"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="91"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1600"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style1111" w:customStyle="1">
+    <w:name w:val="Style111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style110"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody1" w:customStyle="1">
+    <w:name w:val="Text body1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21" w:customStyle="1">
+    <w:name w:val="WW8Num1z21"/>
+    <w:link w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1122" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="114"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41" w:customStyle="1">
+    <w:name w:val="WW8Num1z41"/>
+    <w:link w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="137" w:customStyle="1">
+    <w:name w:val="Верхний и нижний колонтитулы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z31" w:customStyle="1">
+    <w:name w:val="WW8Num3z31"/>
+    <w:link w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="811" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца81"/>
+    <w:link w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="812" w:customStyle="1">
+    <w:name w:val="Оглавление 81"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="81"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11111" w:customStyle="1">
+    <w:name w:val="Указатель111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="115"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="415" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски41"/>
+    <w:link w:val="43"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41" w:customStyle="1">
+    <w:name w:val="WW8Num2z41"/>
+    <w:link w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z51" w:customStyle="1">
+    <w:name w:val="WW8Num5z51"/>
+    <w:link w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z41" w:customStyle="1">
+    <w:name w:val="WW8Num5z41"/>
+    <w:link w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1211" w:customStyle="1">
+    <w:name w:val="Указатель12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="116"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z01" w:customStyle="1">
+    <w:name w:val="WW8Num4z01"/>
+    <w:link w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2115" w:customStyle="1">
+    <w:name w:val="Текст примечания21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51" w:customStyle="1">
+    <w:name w:val="WW8Num2z51"/>
+    <w:link w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="614" w:customStyle="1">
+    <w:name w:val="Название объекта61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="63"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="319" w:customStyle="1">
+    <w:name w:val="Знак примечания31"/>
+    <w:link w:val="36"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21111" w:customStyle="1">
+    <w:name w:val="Заголовок 2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="211"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="240" w:after="60"/>
+      <w:ind w:hanging="432" w:left="432"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
-[...1 lines deleted...]
-    <w:basedOn w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="1123" w:customStyle="1">
+    <w:name w:val="Знак примечания11"/>
+    <w:link w:val="117"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
     <w:pPr>
-      <w:ind w:firstLine="780"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="InternetLink1" w:customStyle="1">
+    <w:name w:val="Internet Link1"/>
+    <w:link w:val="InternetLink"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000080"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z31" w:customStyle="1">
+    <w:name w:val="WW8Num4z31"/>
+    <w:link w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="516" w:customStyle="1">
+    <w:name w:val="Оглавление 51"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="55"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="800"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1124" w:customStyle="1">
+    <w:name w:val="Обычный11"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z61" w:customStyle="1">
+    <w:name w:val="WW8Num5z61"/>
+    <w:link w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1" w:customStyle="1">
+    <w:name w:val="Standard1"/>
+    <w:link w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z21" w:customStyle="1">
+    <w:name w:val="WW8Num3z21"/>
+    <w:link w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31" w:customStyle="1">
+    <w:name w:val="WW8Num2z31"/>
+    <w:link w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="1113"/>
+    <w:next w:val="1113"/>
+    <w:link w:val="118"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="222" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак2"/>
+    <w:link w:val="Style35"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z41" w:customStyle="1">
+    <w:name w:val="WW8Num3z41"/>
+    <w:link w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1" w:customStyle="1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:link w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style411" w:customStyle="1">
+    <w:name w:val="Style41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style41"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apple-converted-space1" w:customStyle="1">
+    <w:name w:val="apple-converted-space1"/>
+    <w:link w:val="Apple-converted-space"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:link w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell1" w:customStyle="1">
+    <w:name w:val="ConsPlusCell1"/>
+    <w:link w:val="ConsPlusCell"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="1F497D"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style36"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11112" w:customStyle="1">
+    <w:name w:val="Заголовок 1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="1111"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:before="108" w:after="108"/>
+      <w:ind w:hanging="432" w:left="432"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21211" w:customStyle="1">
+    <w:name w:val="Заголовок 2121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="212"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="720" w:leader="none"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="517" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца51"/>
+    <w:link w:val="56"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style37"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="567" w:after="567"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1125" w:customStyle="1">
+    <w:name w:val="Текст сноски11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="119"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:ind w:hanging="339" w:left="339"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="813" w:customStyle="1">
+    <w:name w:val="Указатель81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="82"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z21" w:customStyle="1">
+    <w:name w:val="WW8Num5z21"/>
+    <w:link w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3110" w:customStyle="1">
+    <w:name w:val="Название объекта31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="38"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="138" w:customStyle="1">
+    <w:name w:val="Таблицы (моноширинный)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style38"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="416" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца41"/>
+    <w:link w:val="45"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z81" w:customStyle="1">
+    <w:name w:val="WW8Num4z81"/>
+    <w:link w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="417" w:customStyle="1">
+    <w:name w:val="Знак сноски41"/>
+    <w:link w:val="46"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2116" w:customStyle="1">
+    <w:name w:val="Знак примечания21"/>
+    <w:link w:val="213"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61" w:customStyle="1">
+    <w:name w:val="WW8Num1z61"/>
+    <w:link w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="714" w:customStyle="1">
+    <w:name w:val="Указатель71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="73"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482aa8"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="223" w:customStyle="1">
+    <w:name w:val="Колонтитул2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008b5227"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="310" w:customStyle="1">
+    <w:name w:val="Колонтитул3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="320" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул3"/>
+    <w:basedOn w:val="123"/>
+    <w:qFormat/>
+    <w:rsid w:val="008b5227"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="322" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул3"/>
+    <w:basedOn w:val="123"/>
+    <w:qFormat/>
+    <w:rsid w:val="008b5227"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style45" w:customStyle="1">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="224" w:customStyle="1">
+    <w:name w:val="Прижатый влево2"/>
+    <w:basedOn w:val="1124"/>
+    <w:next w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="225" w:customStyle="1">
+    <w:name w:val="Таблицы (моноширинный)2"/>
+    <w:basedOn w:val="1124"/>
+    <w:next w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsTitle" w:customStyle="1">
+    <w:name w:val="ConsTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal" w:customStyle="1">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle2" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="226" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)2"/>
+    <w:basedOn w:val="1124"/>
+    <w:next w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="139" w:customStyle="1">
+    <w:name w:val="обычный_1 Знак Знак Знак Знак Знак Знак Знак Знак Знак"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style46" w:customStyle="1">
+    <w:name w:val="обычный_"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="1124"/>
+    <w:pPr>
+      <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
-    <w:name w:val="ConsPlusNormal"/>
+  <w:style w:type="paragraph" w:styleId="Style47" w:customStyle="1">
+    <w:name w:val="Знак Знак Знак Знак"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...146 lines deleted...]
-      <w:spacing w:line="100" w:lineRule="atLeast"/>
+      <w:spacing w:before="280" w:after="280"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
-    <w:name w:val="  ConsPlusNormal"/>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat" w:customStyle="1">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:line="100" w:lineRule="atLeast"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:right="19772"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style48" w:customStyle="1">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-      <w:ind w:firstLine="857"/>
+      <w:spacing w:before="280" w:after="280"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style49" w:customStyle="1">
+    <w:name w:val="ОО"/>
+    <w:basedOn w:val="1124"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1126" w:customStyle="1">
+    <w:name w:val="Название объекта112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
-[...2 lines deleted...]
-    <w:next w:val="ab"/>
+  <w:style w:type="paragraph" w:styleId="Style911" w:customStyle="1">
+    <w:name w:val="Style91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style711" w:customStyle="1">
+    <w:name w:val="Style71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL91" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL91"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont01" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font_01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL61" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112" w:customStyle="1">
+    <w:name w:val="caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style1411" w:customStyle="1">
+    <w:name w:val="Style141"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL81" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption3" w:customStyle="1">
+    <w:name w:val="caption3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle241" w:customStyle="1">
+    <w:name w:val="Font Style241"/>
+    <w:basedOn w:val="1114"/>
+    <w:next w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12" w:customStyle="1">
+    <w:name w:val="caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL71" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL11" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink2" w:customStyle="1">
+    <w:name w:val="Internet link2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000080"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style1311" w:customStyle="1">
+    <w:name w:val="Style131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL31" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111" w:customStyle="1">
+    <w:name w:val="caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL41" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle231" w:customStyle="1">
+    <w:name w:val="Font Style231"/>
+    <w:basedOn w:val="1114"/>
+    <w:next w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style1211" w:customStyle="1">
+    <w:name w:val="Style121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle221" w:customStyle="1">
+    <w:name w:val="Font Style221"/>
+    <w:basedOn w:val="1114"/>
+    <w:next w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont1" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL51" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style1511" w:customStyle="1">
+    <w:name w:val="Style151"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle181" w:customStyle="1">
+    <w:name w:val="Font Style181"/>
+    <w:basedOn w:val="1114"/>
+    <w:next w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle261" w:customStyle="1">
+    <w:name w:val="Font Style261"/>
+    <w:basedOn w:val="1114"/>
+    <w:next w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style611" w:customStyle="1">
+    <w:name w:val="Style61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WWCharLFO2LVL21" w:customStyle="1">
+    <w:name w:val="WW_CharLFO2LVL21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style11111" w:customStyle="1">
+    <w:name w:val="Style1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1127" w:customStyle="1">
+    <w:name w:val="Указатель112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2117" w:customStyle="1">
+    <w:name w:val="Заголовок21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81">
-[...279 lines deleted...]
-    <w:next w:val="Style6"/>
+  <w:style w:type="paragraph" w:styleId="47">
+    <w:name w:val="Колонтитул4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="57">
+    <w:name w:val="Колонтитул5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="215"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00310417"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4844"/>
-        <w:tab w:val="right" w:pos="9689"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="af2"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="121"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00310417"/>
     <w:pPr>
-      <w:spacing w:line="302" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
     </w:pPr>
-  </w:style>
-[...154 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12016087.0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>35</Pages>
+  <Words>7559</Words>
+  <Characters>55289</Characters>
+  <CharactersWithSpaces>62477</CharactersWithSpaces>
+  <Paragraphs>1224</Paragraphs>
+  <Company>Reanimator Extreme Edition</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>                                                 </dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>sport6</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>1</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>