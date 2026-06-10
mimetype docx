--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,6978 +1,1854 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="002C0769">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:contextualSpacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>от 19.05.2026                                                                                                                            № 572</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="111"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О подтверждении спортивного разряда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...39 lines deleted...]
-        <w:contextualSpacing/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="WW-1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...498 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В соответствии с Федеральным законом от 04.12.2007 № 329-ФЗ </w:t>
+        <w:br/>
+        <w:t>«О физической культуре и спорте в Российской Федерации», Федеральным законом от 27.07.2010 № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг», Положением о Единой всероссийской спортивной классификации», утвержденным приказом Министерства спорта Российской Федерации от 03.03.2025 № 173, административным регламентом предоставления администрацией муниципального образования Кореновский муниципальный район Краснодарского края муниципальной услуги «Присвоение спортивных разрядов», утвержденным постановлением администрации муниципального образования Кореновский район от 21.06.2023 № 1095,  администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подтвердить 2 спортивный разряд по виду спорта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фигурное катание на коньках Федотко Еве Сергеевне, 2011 года рождения,  спортсмену муниципального автономного учреждения дополнительного образования спортивная школа «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="27"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики муниципального образования Кореновский муниципальный  район Краснодарского края обеспечить размещение настоящего постановления на официальном сайте  муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="27"/>
-[...21 lines deleted...]
-          <w:szCs w:val="27"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Контроль за выполнением настоящего постановления возложить                        на исполняющего обязанности заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С.В. Самойлик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Постановление вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="002C0769">
-[...48 lines deleted...]
-          <w:szCs w:val="27"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="002C0769">
-[...12 lines deleted...]
-          <w:szCs w:val="27"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Кореновский муниципальный район</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="002C0769">
-[...3622 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                 С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="312" w:charSpace="-6554"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="346"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="312" w:charSpace="12288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...29 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Franklin Gothic Medium">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
-[...12 lines deleted...]
-    <w:charset w:val="00"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...65 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...128 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...16 lines deleted...]
-  <w:strictFirstAndLastChars/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:spaceForUL/>
-[...21 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{33F9214E-73D3-4B7C-8D96-A6247E8B1ADC}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...6 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Обычный1"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:link w:val="Standard1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:link w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-">
+    <w:name w:val="WW-Базовый"/>
+    <w:link w:val="WW-1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style10">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...11 lines deleted...]
-      </w:numPr>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style11">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Обычный11"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:link w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style12">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:link w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1">
+    <w:name w:val="WW-Базовый1"/>
+    <w:link w:val="WW-"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="709" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="0"/>
-[...1 lines deleted...]
-    <w:rPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:b/>
-      <w:sz w:val="44"/>
-[...56 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Обычный111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style12"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Style_2">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...1386 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Style_28">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Style_2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:left w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:bottom w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:right w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:insideH w:val="single" w:themeColor="text1" w:sz="4"/>
+        <w:insideV w:val="single" w:themeColor="text1" w:sz="4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...4 lines deleted...]
-  <Lines>63</Lines>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
+  <Pages>1</Pages>
+  <Words>218</Words>
+  <Characters>1759</Characters>
+  <CharactersWithSpaces>2186</CharactersWithSpaces>
   <Paragraphs>17</Paragraphs>
-  <ScaleCrop>false</ScaleCrop>
-[...5 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>